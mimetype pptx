--- v0 (2025-12-17)
+++ v1 (2026-08-29)
@@ -13,112 +13,116 @@
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId29"/>
+    <p:notesMasterId r:id="rId31"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="266" r:id="rId2"/>
     <p:sldId id="385" r:id="rId3"/>
     <p:sldId id="375" r:id="rId4"/>
     <p:sldId id="267" r:id="rId5"/>
-    <p:sldId id="300" r:id="rId6"/>
-[...21 lines deleted...]
-    <p:sldId id="339" r:id="rId28"/>
+    <p:sldId id="391" r:id="rId6"/>
+    <p:sldId id="300" r:id="rId7"/>
+    <p:sldId id="277" r:id="rId8"/>
+    <p:sldId id="352" r:id="rId9"/>
+    <p:sldId id="374" r:id="rId10"/>
+    <p:sldId id="354" r:id="rId11"/>
+    <p:sldId id="355" r:id="rId12"/>
+    <p:sldId id="356" r:id="rId13"/>
+    <p:sldId id="359" r:id="rId14"/>
+    <p:sldId id="357" r:id="rId15"/>
+    <p:sldId id="376" r:id="rId16"/>
+    <p:sldId id="353" r:id="rId17"/>
+    <p:sldId id="350" r:id="rId18"/>
+    <p:sldId id="373" r:id="rId19"/>
+    <p:sldId id="387" r:id="rId20"/>
+    <p:sldId id="382" r:id="rId21"/>
+    <p:sldId id="390" r:id="rId22"/>
+    <p:sldId id="388" r:id="rId23"/>
+    <p:sldId id="389" r:id="rId24"/>
+    <p:sldId id="386" r:id="rId25"/>
+    <p:sldId id="369" r:id="rId26"/>
+    <p:sldId id="372" r:id="rId27"/>
+    <p:sldId id="338" r:id="rId28"/>
+    <p:sldId id="339" r:id="rId29"/>
+    <p:sldId id="392" r:id="rId30"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="6858000" type="screen4x3"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="457200" rtl="0" fontAlgn="base">
       <a:spcBef>
         <a:spcPct val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPct val="0"/>
       </a:spcAft>
       <a:defRPr kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="Arial" pitchFamily="-100" charset="0"/>
         <a:ea typeface="ＭＳ Ｐゴシック" pitchFamily="-100" charset="-128"/>
         <a:cs typeface="ＭＳ Ｐゴシック" pitchFamily="-100" charset="-128"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" fontAlgn="base">
       <a:spcBef>
@@ -265,92 +269,92 @@
   </p:showPr>
   <p:clrMru>
     <a:srgbClr val="0432FF"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
-    <p:restoredLeft sz="22927"/>
-    <p:restoredTop sz="94732"/>
+    <p:restoredLeft sz="17749"/>
+    <p:restoredTop sz="94741"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToObjects="1">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="87" d="100"/>
-          <a:sy n="87" d="100"/>
+          <a:sx n="100" d="100"/>
+          <a:sy n="100" d="100"/>
         </p:scale>
-        <p:origin x="848" y="192"/>
+        <p:origin x="1480" y="176"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="66" d="100"/>
         <a:sy n="66" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -420,51 +424,51 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200">
                 <a:latin typeface="Calibri" charset="0"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" charset="-128"/>
                 <a:cs typeface="ＭＳ Ｐゴシック" charset="-128"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{04E9E926-8936-3741-9A69-4E43CCA8B960}" type="datetime1">
               <a:rPr lang="en-US"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>1/9/24</a:t>
+              <a:t>1/7/26</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1143000" y="685800"/>
             <a:ext cx="4572000" cy="3429000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -988,51 +992,51 @@
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{859BD5DC-93EF-C647-80EF-BF044A19FBD6}" type="datetime1">
               <a:rPr lang="en-US"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>1/9/24</a:t>
+              <a:t>1/7/26</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
@@ -1180,51 +1184,51 @@
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{C5FE4A90-14FA-5E4B-A35C-4126B3D1136F}" type="datetime1">
               <a:rPr lang="en-US"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>1/9/24</a:t>
+              <a:t>1/7/26</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
@@ -1382,51 +1386,51 @@
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{B8ECA25C-2FD2-354D-B0B4-B3CCDCFB5D81}" type="datetime1">
               <a:rPr lang="en-US"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>1/9/24</a:t>
+              <a:t>1/7/26</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
@@ -1574,51 +1578,51 @@
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{7BAC7A88-6B3B-D340-BAA2-0C703E7417B4}" type="datetime1">
               <a:rPr lang="en-US"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>1/9/24</a:t>
+              <a:t>1/7/26</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
@@ -1842,51 +1846,51 @@
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{99B086FC-7F1A-D845-B718-EF9CF7684141}" type="datetime1">
               <a:rPr lang="en-US"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>1/9/24</a:t>
+              <a:t>1/7/26</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
@@ -2152,51 +2156,51 @@
           <p:cNvPr id="5" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{F6835309-1F1B-5347-BC7C-02574746C6EF}" type="datetime1">
               <a:rPr lang="en-US"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>1/9/24</a:t>
+              <a:t>1/7/26</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
@@ -2596,51 +2600,51 @@
           <p:cNvPr id="7" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{48B0A152-56B6-914F-93D7-2E581FA5FE23}" type="datetime1">
               <a:rPr lang="en-US"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>1/9/24</a:t>
+              <a:t>1/7/26</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
@@ -2736,51 +2740,51 @@
           <p:cNvPr id="3" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{36CD1CD4-E02C-254C-A365-A5713173C481}" type="datetime1">
               <a:rPr lang="en-US"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>1/9/24</a:t>
+              <a:t>1/7/26</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
@@ -2853,51 +2857,51 @@
           <p:cNvPr id="2" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{B52B5249-08DD-C248-A9D3-81DA91C094A2}" type="datetime1">
               <a:rPr lang="en-US"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>1/9/24</a:t>
+              <a:t>1/7/26</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
@@ -3152,51 +3156,51 @@
           <p:cNvPr id="5" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{ACAE5813-352C-AE4A-ABB5-B9EDC3E28898}" type="datetime1">
               <a:rPr lang="en-US"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>1/9/24</a:t>
+              <a:t>1/7/26</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
@@ -3430,51 +3434,51 @@
           <p:cNvPr id="5" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{40389675-FC99-8F44-BEA7-BF438BAD2B8B}" type="datetime1">
               <a:rPr lang="en-US"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>1/9/24</a:t>
+              <a:t>1/7/26</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
@@ -3689,51 +3693,51 @@
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:srgbClr val="898989"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" charset="0"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" charset="-128"/>
                 <a:cs typeface="ＭＳ Ｐゴシック" charset="-128"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{11CFF7AB-69C7-314B-9F90-02EC71797DF3}" type="datetime1">
               <a:rPr lang="en-US"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>1/9/24</a:t>
+              <a:t>1/7/26</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3124200" y="6356350"/>
             <a:ext cx="2895600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -4211,151 +4215,159 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media3.WAV"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media3.WAV"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media5.WAV"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media4.WAV"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media4.WAV"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media5.WAV"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media6.wav"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media6.wav"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media8.WAV"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media7.WAV"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media7.WAV"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media9.WAV"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media9.WAV"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media8.WAV"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media13.wav"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media11.wav"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media13.wav"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media10.wav"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media10.wav"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media12.wav"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media12.wav"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media14.wav"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media11.wav"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media14.wav"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media2.WAV"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.WAV"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media15.WAV"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media15.WAV"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media2.WAV"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.WAV"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media16.wav"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media16.wav"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media17.WAV"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media17.WAV"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media17.WAV"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media17.WAV"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media18.WAV"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media18.WAV"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media19.wav"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media19.wav"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media20.wav"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media20.wav"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media21.wav"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media21.wav"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media22.WAV"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media22.WAV"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media23.WAV"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media23.WAV"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media1.WAV"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.WAV"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media2.WAV"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.WAV"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14338" name="TextBox 1"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
@@ -4740,50 +4752,398 @@
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1700" i="1" dirty="0"/>
               <a:t>Speech Communication </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1700" dirty="0"/>
               <a:t>49, 28–48. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1700" b="1" dirty="0"/>
               <a:t>welby07.specom.pdf</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="TextBox 1"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3276600" y="1"/>
+            <a:ext cx="2438400" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent5"/>
+          </a:lnRef>
+          <a:fillRef idx="2">
+            <a:schemeClr val="accent5"/>
+          </a:fillRef>
+          <a:effectRef idx="1">
+            <a:schemeClr val="accent5"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="ＭＳ Ｐゴシック" charset="-128"/>
+                <a:cs typeface="ＭＳ Ｐゴシック" charset="-128"/>
+              </a:rPr>
+              <a:t>Die Akzentphrase</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="381000" y="762000"/>
+            <a:ext cx="6781800" cy="830997"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>Die Intonation der Akzentphrase ist sehr variabel insbesondere in den ersten drei Tönen. </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 8"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="381000" y="1818679"/>
+            <a:ext cx="7543800" cy="1200150"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>Diese Variation </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>ist nicht pragmatisch/semantisch bedingt</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>, sondern hängt eher von rhythmischen Faktoren wie Silbenzahl, Sprechgeschwindigkeit usw. ab</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="TextBox 11"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="423496" y="3271926"/>
+            <a:ext cx="2286000" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>(L)(Hi)(L) H*</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 12"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="3876035" y="3259782"/>
+            <a:ext cx="1838965" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" rtlCol="0">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>() = fakultativ</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="381000" y="3962400"/>
+            <a:ext cx="7162800" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>Etwas seltener können auch L H* wegfallen: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>LHi</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" sz="2400" dirty="0">
+              <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D71AD5A4-039C-9263-E661-683171EAF755}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="391097" y="4652874"/>
+            <a:ext cx="7162800" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>Manchmal: L* statt H*</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="30722" name="Picture 5"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
@@ -5661,51 +6021,51 @@
                     <p:cond evt="onPrev" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="10"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="31746" name="Picture 2"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
@@ -6994,51 +7354,51 @@
                     <p:cond evt="onPrev" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="20"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 2"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
@@ -7995,51 +8355,51 @@
                 <p:cTn id="7" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="3"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="32770" name="Picture 2"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
@@ -8054,80 +8414,152 @@
             <a:off x="898525" y="2500312"/>
             <a:ext cx="6894513" cy="3067050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="32771" name="Rectangle 4"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="898525" y="2038350"/>
-            <a:ext cx="6894513" cy="369887"/>
+            <a:off x="898524" y="2038350"/>
+            <a:ext cx="8550275" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
+          <a:bodyPr wrap="square">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US">
-[...4 lines deleted...]
-            <a:endParaRPr lang="de-DE">
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>Le </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>mélanome</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>, la </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>mélanine</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t> et le </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>collagène</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>étaient</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>étudiés</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>à</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t> la fac</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" sz="2400" dirty="0">
               <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="TextBox 8"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1447800" y="4710112"/>
             <a:ext cx="314510" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent3"/>
           </a:lnRef>
           <a:fillRef idx="2">
@@ -8995,86 +9427,86 @@
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:ea typeface="ＭＳ Ｐゴシック" pitchFamily="-100" charset="-128"/>
                 <a:cs typeface="ＭＳ Ｐゴシック" pitchFamily="-100" charset="-128"/>
               </a:rPr>
               <a:t>2. Variabilität in  der Akzentphrase</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="23" name="TextBox 22"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="593725" y="6379578"/>
-            <a:ext cx="8550275" cy="338554"/>
+            <a:ext cx="8550275" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-DE" sz="1600" dirty="0">
+              <a:rPr lang="de-DE" sz="2000" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>Das </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="de-DE" sz="1600" dirty="0" err="1">
+              <a:rPr lang="de-DE" sz="2000" dirty="0" err="1">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>Melanom,das</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="de-DE" sz="1600" dirty="0">
+              <a:rPr lang="de-DE" sz="2000" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t> Melanin wurden von den Studenten an der Fakultät studiert</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
                 <p:stCondLst>
                   <p:cond evt="onClick" delay="0">
                     <p:tgtEl>
                       <p:spTgt spid="25"/>
                     </p:tgtEl>
                   </p:cond>
@@ -9317,51 +9749,51 @@
                     <p:cond evt="onPrev" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="21"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="TextBox 15">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88B8ACA3-67D6-57B8-019A-1B8A7DC79FCA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -10222,51 +10654,51 @@
                 <p:cTn id="27" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="44"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="TextBox 1"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2819400" y="0"/>
@@ -10812,51 +11244,51 @@
                     <p:cond evt="onPrev" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="9"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="TextBox 1"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2671763" y="0"/>
@@ -12535,51 +12967,51 @@
                     <p:cond evt="onPrev" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="34"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Picture 5">
             <a:hlinkClick r:id="" action="ppaction://media"/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noRot="1" noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr>
@@ -13019,51 +13451,51 @@
                     <p:cond evt="onPrev" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="3"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="TextBox 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E064C4A-6C29-98F7-D51B-7A0954419E17}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -13648,51 +14080,157 @@
                 <p:cTn id="7" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="9"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="TextBox 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B59DDB50-5E3C-738E-9683-2B8EA6558C11}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1907704" y="2636912"/>
+            <a:ext cx="5703677" cy="1569660"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" rtlCol="0">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>1. Akzentphrasen</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>2. Variabilität in der Akzentphrase</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>3. Intonationsphrasen</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2400">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>4. Wortprominenz </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>und prosodische Grenzen</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3685930717"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC498F02-DD1D-3A8F-D1F7-5DA3498779A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -14175,157 +14713,51 @@
                     <p:cond evt="onPrev" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="12"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
-[...105 lines deleted...]
-<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="TextBox 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87400645-74F9-F7A6-794C-59CD5BEBC4AF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -14824,51 +15256,51 @@
                     <p:cond evt="onPrev" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="5"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="TextBox 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A37FB911-8706-E3E2-5083-47E1F5811063}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -15161,51 +15593,51 @@
                 <p:cTn id="7" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="6"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A88C538-80B6-FCFA-210E-236BB2ACF8BE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -15506,51 +15938,51 @@
                 <p:cTn id="7" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="4"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="TextBox 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E5DA0F0-D2BD-9A07-2FCE-5D0644AE9B8D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -16107,51 +16539,51 @@
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0" err="1">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>clefting</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" sz="2400" dirty="0">
               <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1243836084"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="TextBox 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2594842" y="116632"/>
@@ -16965,51 +17397,51 @@
                 <p:cTn id="7" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="22"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="TextBox 1"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1828800" y="0"/>
@@ -17045,172 +17477,172 @@
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:ea typeface="ＭＳ Ｐゴシック" charset="-128"/>
                 <a:cs typeface="ＭＳ Ｐゴシック" charset="-128"/>
               </a:rPr>
               <a:t>Prominente und fokussierte Wörter</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="228600" y="2590800"/>
-            <a:ext cx="6477000" cy="830997"/>
+            <a:ext cx="6477000" cy="1384995"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-DE" sz="2400" dirty="0">
+              <a:rPr lang="de-DE" sz="2800" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>Diese Frage wurde von Katrin Kübler in einer Magisterarbeit (2009, DAF/IPS) untersucht.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="228600" y="3969603"/>
-            <a:ext cx="7162800" cy="830997"/>
+            <a:ext cx="7162800" cy="954107"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-DE" sz="2400" dirty="0">
+              <a:rPr lang="de-DE" sz="2800" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>Versuchspersonen: L1-Franzosen, die gerade angefangen hatten,  Deutsch zu lernen.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 7"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="228600" y="857250"/>
-            <a:ext cx="8077200" cy="1200150"/>
+            <a:ext cx="8077200" cy="1384995"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-DE" sz="2400" dirty="0">
+              <a:rPr lang="de-DE" sz="2800" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>Vielleicht fällt es französischen Muttersprachlern schwer, ein Wort zu fokussieren, ohne unmittelbar danach eine IP- oder AP-Grenze einzusetzen. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="39939" name="TextBox 2"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
@@ -17666,51 +18098,51 @@
                     <p:cond evt="onPrev" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="14"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="40965" name="TextBox 4"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
@@ -18188,50 +18620,388 @@
                     <p:cond evt="onPrev" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="15"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="TextBox 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C6C15C9-635B-809A-7CA6-D82E80D0A0A9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2653420" y="61591"/>
+            <a:ext cx="2887216" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent5"/>
+          </a:lnRef>
+          <a:fillRef idx="2">
+            <a:schemeClr val="accent5"/>
+          </a:fillRef>
+          <a:effectRef idx="1">
+            <a:schemeClr val="accent5"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="ＭＳ Ｐゴシック" charset="-128"/>
+                <a:cs typeface="ＭＳ Ｐゴシック" charset="-128"/>
+              </a:rPr>
+              <a:t>Zusammenfassung</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BDD18ED3-45AC-FB79-F6DD-2BD4E08A9CA6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="370844" y="764535"/>
+            <a:ext cx="7416824" cy="830997"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-DE" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>Phrasenbetonung, keine lexikalische Betonung</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-DE" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>Der Nachweis: die finale Betonung ist fakultativ (siehe 2.).</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9829876-EA3B-84C3-3207-18F6996CEB9B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="350280" y="1762205"/>
+            <a:ext cx="8784468" cy="1569660"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-DE" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>2. Akzentphrase: meistens zwei steigende Melodien LHiLH*</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-DE" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>LHiL alle fakultativ: eher rhythmisch, nicht pragmatisch bedingt.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-DE" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>H*-&gt;L* oft am Ende der Phrase (siehe 3).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-DE" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>Wörter manchmal nur mit L</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>Hi (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>Prominenz</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t> am Anfang)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-DE" sz="2400" dirty="0">
+              <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{050382E3-EF33-03D1-4CD2-7110575EE898}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="388616" y="3861048"/>
+            <a:ext cx="7416824" cy="1569660"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-DE" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>3. Vier Kombinationen von Tönen am Ende von Intonationshphrasen: (L* H*)  ×  (L%, H%)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-DE" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>L* L% meistens für breit fokussierte Aussagen; die anderen meistens für Fragen.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F19C40C-A6EC-2248-6AC7-67A39EE79804}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="389608" y="5809763"/>
+            <a:ext cx="7416824" cy="830997"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-DE" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>4. Enger Fokus: eine Phrasengrenze unmittelbar nach dem fokussierten Wort.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4112951091"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="TextBox 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1106A776-599A-9E71-ED50-A0E5D5A3ED6D}"/>
               </a:ext>
             </a:extLst>
@@ -18246,51 +19016,51 @@
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t>eine Romanische Sprache.  ca. 220 mi. Sprecher</a:t>
+              <a:t>Eine Romanische Sprache.  ca. 220 mi. Sprecher</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>Die nationale Sprache in ca. 25 Ländern</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="de-DE" sz="2400" dirty="0">
               <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>in Europa: die offizielle Sprache von Frankreich und Monaco und zusätzlich gesprochen in: Belgien, Italien (Aosta), die französische Schweiz, Luxemburg,  Vatikanstadt</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
@@ -18448,977 +19218,1438 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="15363" name="TextBox 2"/>
+          <p:cNvPr id="15364" name="TextBox 4"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="33843" y="2787473"/>
-            <a:ext cx="3053482" cy="584775"/>
+            <a:off x="0" y="874305"/>
+            <a:ext cx="2787962" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" sz="3200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0432FF"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>Rhythmus</a:t>
-[...6 lines deleted...]
-          <p:cNvPr id="15364" name="TextBox 4"/>
+              <a:t>Betonung</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15368" name="TextBox 5"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="0" y="1560880"/>
-            <a:ext cx="2787962" cy="584775"/>
+            <a:off x="-6424" y="1333688"/>
+            <a:ext cx="8826896" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-DE" sz="3200" dirty="0">
-[...94 lines deleted...]
-            <a:r>
               <a:rPr lang="de-DE" sz="2800" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>: eine geringere Variation in der Vokal- und daher Silbendauer im Vgl. zu Deutsch</a:t>
-[...133 lines deleted...]
-              <a:t>post2001.pdf</a:t>
+              <a:t>Keine lexikalische sondern Phrasenbetonung.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8454EEA6-3FB9-75CA-6C72-1FDA8D0E16AB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="834532" y="61821"/>
-            <a:ext cx="7934325" cy="1325563"/>
+            <a:off x="537135" y="-231037"/>
+            <a:ext cx="8680169" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="4400" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-GB" sz="4400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0" err="1">
+              <a:rPr lang="en-GB" sz="3600" dirty="0">
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-GB" sz="3600" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:rPr>
-              <a:t>Französisch</a:t>
-[...2 lines deleted...]
-              <a:rPr kumimoji="0" lang="en-GB" sz="4400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:t>llgemeine</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-GB" sz="3600" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:rPr>
-              <a:t>: </a:t>
-[...2 lines deleted...]
-              <a:rPr kumimoji="0" lang="en-GB" sz="4400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0" err="1">
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-GB" sz="3600" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:rPr>
-              <a:t>allgemeine</a:t>
-[...2 lines deleted...]
-              <a:rPr kumimoji="0" lang="en-GB" sz="4400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:t>prosodische</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-GB" sz="3600" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-GB" sz="4400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0" err="1">
+              <a:rPr kumimoji="0" lang="en-GB" sz="3600" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:rPr>
-              <a:t>prosodische</a:t>
-[...32 lines deleted...]
-              </a:rPr>
               <a:t>Eigenschaften</a:t>
             </a:r>
-            <a:endParaRPr kumimoji="0" lang="en-GB" sz="4400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+            <a:endParaRPr kumimoji="0" lang="en-GB" sz="3600" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="+mj-cs"/>
             </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D3D06AA8-2B4A-33C7-EC0E-12E6C29A56A3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="251520" y="5472987"/>
+            <a:ext cx="7707273" cy="523220"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2800" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Sekundäre </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2800" dirty="0" err="1">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Phrasenbetongung</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2800" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t> zu Beginn der Phrase.</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" sz="2800" dirty="0">
+              <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{22DEB5A7-C900-5122-60F2-18E465A083B9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1204811" y="3139351"/>
+            <a:ext cx="7488832" cy="1815882"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2800" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>- alle Inhaltswörter. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2800" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>- Einige Pronomen (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2800" i="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>chacun</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2800" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2800" i="1" dirty="0" err="1">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>tout</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2800" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2800" i="1" dirty="0" err="1">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>moi</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2800" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2800" i="1" dirty="0" err="1">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>toi</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2800" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2800" i="1" dirty="0" err="1">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>eux</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2800" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>), mehrsilbige Präpositionen (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2800" i="1" dirty="0" err="1">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>pendant</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2800" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>) und Hilfsverben (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2800" i="1" dirty="0" err="1">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>avait</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2800" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2800" i="1" dirty="0" err="1">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>étions</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2800" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>). </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A0E1383B-FC2E-6FD1-4674-C5860C4BE2F9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="251520" y="2535599"/>
+            <a:ext cx="8208912" cy="523220"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2800" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Primäre Phrasenbetonung am Ende der Phrase für</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="19459" name="TextBox 2"/>
-[...321 lines deleted...]
-          <p:cNvPr id="3" name="Title 1">
+          <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8185BCA5-1C24-0674-3A4C-C086E931D7A2}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A7F37A69-4A58-3119-7EC6-3A2E62F80921}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1547664" y="-3774"/>
-            <a:ext cx="5177628" cy="1325563"/>
+            <a:off x="537135" y="-231037"/>
+            <a:ext cx="8680169" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="4400" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="en-GB" sz="3600" dirty="0">
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-GB" sz="3600" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0" err="1">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:rPr>
+              <a:t>llgemeine</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-GB" sz="3600" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-GB" sz="3600" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0" err="1">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:rPr>
+              <a:t>prosodische</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-GB" sz="3600" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-GB" sz="3600" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0" err="1">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:rPr>
+              <a:t>Eigenschaften</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-GB" sz="3600" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mj-ea"/>
+              <a:cs typeface="+mj-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4B5F1D3-4A2D-99C2-D949-4721F181383A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="285363" y="1890118"/>
+            <a:ext cx="3053482" cy="584775"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="3200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0432FF"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Rhythmus</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F8FAB4F-4943-2A74-74BB-88CCC5221F2C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="318361" y="3795051"/>
+            <a:ext cx="4948202" cy="584775"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="3200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0432FF"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Prosodische Einheiten</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66C442E2-554F-010B-457E-542F11968272}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="251520" y="2474893"/>
+            <a:ext cx="7391400" cy="954107"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2800" dirty="0" err="1">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Silbenzählend</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2800" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>: eine geringere Variation in der Vokal- und daher Silbendauer im Vgl. zu Deutsch</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{70717894-EEEF-DD66-B9C1-87F64062DAF8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="340208" y="4338841"/>
+            <a:ext cx="9577064" cy="1384995"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2800" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Silben, Wörter, Akzentphrasen, Intonationsphrasen.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2800" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Auch </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2800" dirty="0" err="1">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Intermediärphrasen</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2800" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>  nach </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2800" dirty="0" err="1">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Delais-Roussarie</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2800" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t> et al., 2015, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2800" b="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>ftobi15.pdf </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2800" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t> siehe aber Post (2001),  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2800" b="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>post2001.pdf</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3592233920"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19459" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="678366" y="2586321"/>
+            <a:ext cx="4397690" cy="523220"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2800" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>Eine Akzentphrase (AP) </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19460" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1447800" y="3289980"/>
+            <a:ext cx="6400800" cy="954107"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2800" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>besteht aus meistens maximal zwei steigenden Melodien.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19461" name="TextBox 6"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1447799" y="4293096"/>
+            <a:ext cx="7804721" cy="954107"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2800" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>enthält meistens knapp mehr als 2 Wörter (durchschnittlich 1,2 Inhaltswörter) und ca. 4 Silben. </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19462" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="616846" y="5647977"/>
+            <a:ext cx="7924800" cy="954107"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2800" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>Entscheidend für die Wahrnehmung einer AP ist eine längere und etwas prominentere finale Silbe</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19463" name="TextBox 8"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="616846" y="1401574"/>
+            <a:ext cx="8347641" cy="954107"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2800" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>Französische Äußerungen werden laut mehrerer Studien in den letzten 30-40 Jahren in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>Akzentphrasen </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2800" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>aufgeteilt. </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Oval 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1066800" y="3454315"/>
+            <a:ext cx="228600" cy="228600"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" sz="2800">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:ea typeface="ＭＳ Ｐゴシック" charset="-128"/>
+              <a:cs typeface="ＭＳ Ｐゴシック" charset="-128"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Oval 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1066800" y="4453972"/>
+            <a:ext cx="228600" cy="228600"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" sz="2800">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:ea typeface="ＭＳ Ｐゴシック" charset="-128"/>
+              <a:cs typeface="ＭＳ Ｐゴシック" charset="-128"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8185BCA5-1C24-0674-3A4C-C086E931D7A2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1547664" y="-3774"/>
+            <a:ext cx="5177628" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="4400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
               <a:rPr kumimoji="0" lang="en-GB" sz="4400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:rPr>
               <a:t>1. Die </a:t>
             </a:r>
             <a:r>
               <a:rPr kumimoji="0" lang="en-GB" sz="4400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
@@ -19433,51 +20664,51 @@
             <a:endParaRPr kumimoji="0" lang="en-GB" sz="4400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="+mj-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="21506" name="Picture 1" descr="figy1.tiff"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
@@ -20346,51 +21577,51 @@
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="CCFFCC"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t>Hoher und oft steiler Abstieg am Ende der AP</a:t>
+              <a:t>Hoher und oft steiler Abstieg nach der AP</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="39" name="Straight Arrow Connector 38"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm rot="16200000" flipH="1">
             <a:off x="3267922" y="3602851"/>
             <a:ext cx="1601786" cy="796887"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:tailEnd type="arrow"/>
           </a:ln>
         </p:spPr>
@@ -20492,51 +21723,51 @@
                     <p:cond evt="onPrev" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="22"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="TextBox 1"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="195182" y="461665"/>
@@ -21897,51 +23128,51 @@
           <a:bodyPr wrap="square" rtlCol="0">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>AP</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Picture 5">
             <a:hlinkClick r:id="" action="ppaction://media"/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noRot="1" noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr>
@@ -22018,74 +23249,74 @@
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:ea typeface="ＭＳ Ｐゴシック" charset="-128"/>
                 <a:cs typeface="ＭＳ Ｐゴシック" charset="-128"/>
               </a:rPr>
               <a:t>Die Akzentphrase</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="21" name="TextBox 20"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="971600" y="542535"/>
-            <a:ext cx="7889876" cy="338554"/>
+            <a:ext cx="7889876" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-DE" sz="1600" dirty="0">
+              <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>Marie-Renée wird die langen weißen Rüben zerschneiden</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="22" name="Picture 21"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1196752"/>
             <a:ext cx="9144000" cy="5287984"/>
@@ -22367,398 +23598,50 @@
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                     <p:cond evt="onPrev" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="3"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
-</p:sld>
-[...346 lines deleted...]
-  </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -23381,87 +24264,90 @@
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>1577</Words>
+  <Words>1737</Words>
   <Application>Microsoft Macintosh PowerPoint</Application>
   <PresentationFormat>On-screen Show (4:3)</PresentationFormat>
-  <Paragraphs>228</Paragraphs>
-  <Slides>27</Slides>
+  <Paragraphs>243</Paragraphs>
+  <Slides>29</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>25</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>27</vt:i4>
+        <vt:i4>29</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="31" baseType="lpstr">
+    <vt:vector size="34" baseType="lpstr">
+      <vt:lpstr>ＭＳ Ｐゴシック</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>