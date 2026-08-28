--- v0 (2025-12-17)
+++ v1 (2026-08-28)
@@ -8,109 +8,120 @@
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId25"/>
+    <p:notesMasterId r:id="rId26"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="266" r:id="rId2"/>
     <p:sldId id="393" r:id="rId3"/>
     <p:sldId id="389" r:id="rId4"/>
     <p:sldId id="392" r:id="rId5"/>
     <p:sldId id="394" r:id="rId6"/>
     <p:sldId id="375" r:id="rId7"/>
     <p:sldId id="390" r:id="rId8"/>
     <p:sldId id="406" r:id="rId9"/>
     <p:sldId id="395" r:id="rId10"/>
     <p:sldId id="396" r:id="rId11"/>
     <p:sldId id="398" r:id="rId12"/>
     <p:sldId id="410" r:id="rId13"/>
     <p:sldId id="402" r:id="rId14"/>
     <p:sldId id="401" r:id="rId15"/>
     <p:sldId id="378" r:id="rId16"/>
     <p:sldId id="411" r:id="rId17"/>
     <p:sldId id="403" r:id="rId18"/>
     <p:sldId id="400" r:id="rId19"/>
     <p:sldId id="412" r:id="rId20"/>
     <p:sldId id="405" r:id="rId21"/>
     <p:sldId id="413" r:id="rId22"/>
     <p:sldId id="414" r:id="rId23"/>
     <p:sldId id="415" r:id="rId24"/>
+    <p:sldId id="416" r:id="rId25"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="6858000" type="screen4x3"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="457200" rtl="0" fontAlgn="base">
       <a:spcBef>
         <a:spcPct val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPct val="0"/>
       </a:spcAft>
       <a:defRPr kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="Arial" pitchFamily="-100" charset="0"/>
         <a:ea typeface="ＭＳ Ｐゴシック" pitchFamily="-100" charset="-128"/>
         <a:cs typeface="ＭＳ Ｐゴシック" pitchFamily="-100" charset="-128"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" fontAlgn="base">
       <a:spcBef>
@@ -252,94 +263,94 @@
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
-    <p:restoredLeft sz="12091"/>
-    <p:restoredTop sz="94648"/>
+    <p:restoredLeft sz="15597"/>
+    <p:restoredTop sz="94752"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToObjects="1">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="117" d="100"/>
-          <a:sy n="117" d="100"/>
+          <a:sx n="116" d="100"/>
+          <a:sy n="116" d="100"/>
         </p:scale>
-        <p:origin x="1680" y="168"/>
+        <p:origin x="1504" y="184"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="66" d="100"/>
         <a:sy n="66" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -409,51 +420,51 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200">
                 <a:latin typeface="Calibri" charset="0"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" charset="-128"/>
                 <a:cs typeface="ＭＳ Ｐゴシック" charset="-128"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{04E9E926-8936-3741-9A69-4E43CCA8B960}" type="datetime1">
               <a:rPr lang="en-US"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>4/15/25</a:t>
+              <a:t>1/21/26</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1143000" y="685800"/>
             <a:ext cx="4572000" cy="3429000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -743,97 +754,403 @@
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{E229BC80-9101-A740-A414-8CD25CFCC2F0}" type="slidenum">
+              <a:rPr lang="de-DE" smtClean="0"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>3</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2766606068"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{E229BC80-9101-A740-A414-8CD25CFCC2F0}" type="slidenum">
+              <a:rPr lang="de-DE" smtClean="0"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>21</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3259290219"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{E229BC80-9101-A740-A414-8CD25CFCC2F0}" type="slidenum">
+              <a:rPr lang="de-DE" smtClean="0"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>4</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4199021433"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
             <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="30000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0"/>
               <a:t>It is often the case that the peak of the accentual phrase-initial H- rise is delayed to the third </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0" err="1"/>
               <a:t>mora</a:t>
             </a:r>
@@ -866,50 +1183,590 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{E229BC80-9101-A740-A414-8CD25CFCC2F0}" type="slidenum">
               <a:rPr lang="de-DE" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
               <a:t>10</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2472049480"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{E229BC80-9101-A740-A414-8CD25CFCC2F0}" type="slidenum">
+              <a:rPr lang="de-DE" smtClean="0"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>13</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3834595506"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{E229BC80-9101-A740-A414-8CD25CFCC2F0}" type="slidenum">
+              <a:rPr lang="de-DE" smtClean="0"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>14</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="346398133"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" b="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{E229BC80-9101-A740-A414-8CD25CFCC2F0}" type="slidenum">
+              <a:rPr lang="de-DE" smtClean="0"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>15</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3922190748"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{E229BC80-9101-A740-A414-8CD25CFCC2F0}" type="slidenum">
+              <a:rPr lang="de-DE" smtClean="0"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>16</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2370471336"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{E229BC80-9101-A740-A414-8CD25CFCC2F0}" type="slidenum">
+              <a:rPr lang="de-DE" smtClean="0"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>17</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="624677449"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{E229BC80-9101-A740-A414-8CD25CFCC2F0}" type="slidenum">
+              <a:rPr lang="de-DE" smtClean="0"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>20</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3305680146"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
@@ -1110,51 +1967,51 @@
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{859BD5DC-93EF-C647-80EF-BF044A19FBD6}" type="datetime1">
               <a:rPr lang="en-US"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>4/15/25</a:t>
+              <a:t>1/21/26</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
@@ -1302,51 +2159,51 @@
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{C5FE4A90-14FA-5E4B-A35C-4126B3D1136F}" type="datetime1">
               <a:rPr lang="en-US"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>4/15/25</a:t>
+              <a:t>1/21/26</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
@@ -1504,51 +2361,51 @@
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{B8ECA25C-2FD2-354D-B0B4-B3CCDCFB5D81}" type="datetime1">
               <a:rPr lang="en-US"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>4/15/25</a:t>
+              <a:t>1/21/26</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
@@ -1696,51 +2553,51 @@
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{7BAC7A88-6B3B-D340-BAA2-0C703E7417B4}" type="datetime1">
               <a:rPr lang="en-US"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>4/15/25</a:t>
+              <a:t>1/21/26</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
@@ -1964,51 +2821,51 @@
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{99B086FC-7F1A-D845-B718-EF9CF7684141}" type="datetime1">
               <a:rPr lang="en-US"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>4/15/25</a:t>
+              <a:t>1/21/26</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
@@ -2274,51 +3131,51 @@
           <p:cNvPr id="5" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{F6835309-1F1B-5347-BC7C-02574746C6EF}" type="datetime1">
               <a:rPr lang="en-US"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>4/15/25</a:t>
+              <a:t>1/21/26</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
@@ -2718,51 +3575,51 @@
           <p:cNvPr id="7" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{48B0A152-56B6-914F-93D7-2E581FA5FE23}" type="datetime1">
               <a:rPr lang="en-US"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>4/15/25</a:t>
+              <a:t>1/21/26</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
@@ -2858,51 +3715,51 @@
           <p:cNvPr id="3" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{36CD1CD4-E02C-254C-A365-A5713173C481}" type="datetime1">
               <a:rPr lang="en-US"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>4/15/25</a:t>
+              <a:t>1/21/26</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
@@ -2975,51 +3832,51 @@
           <p:cNvPr id="2" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{B52B5249-08DD-C248-A9D3-81DA91C094A2}" type="datetime1">
               <a:rPr lang="en-US"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>4/15/25</a:t>
+              <a:t>1/21/26</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
@@ -3274,51 +4131,51 @@
           <p:cNvPr id="5" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{ACAE5813-352C-AE4A-ABB5-B9EDC3E28898}" type="datetime1">
               <a:rPr lang="en-US"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>4/15/25</a:t>
+              <a:t>1/21/26</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
@@ -3552,51 +4409,51 @@
           <p:cNvPr id="5" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{40389675-FC99-8F44-BEA7-BF438BAD2B8B}" type="datetime1">
               <a:rPr lang="en-US"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>4/15/25</a:t>
+              <a:t>1/21/26</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
@@ -3811,51 +4668,51 @@
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:srgbClr val="898989"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" charset="0"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" charset="-128"/>
                 <a:cs typeface="ＭＳ Ｐゴシック" charset="-128"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{11CFF7AB-69C7-314B-9F90-02EC71797DF3}" type="datetime1">
               <a:rPr lang="en-US"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>4/15/25</a:t>
+              <a:t>1/21/26</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3124200" y="6356350"/>
             <a:ext cx="2895600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -4333,131 +5190,135 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media3.wav"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media3.wav"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media10.wav"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media10.wav"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media7.wav"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media6.wav"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media6.wav"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media7.wav"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media14.wav"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media13.wav"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media13.wav"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media14.wav"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media8.wav"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media8.wav"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media15.wav"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media15.wav"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media9.wav"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media9.wav"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media16.wav"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media16.wav"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media11.wav"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media10.wav"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media10.wav"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media11.wav"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media18.wav"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media17.wav"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media17.wav"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media18.wav"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media6.wav"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media6.wav"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media13.wav"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media13.wav"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media13.wav"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media12.wav"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media12.wav"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media13.wav"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media20.wav"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media19.wav"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media19.wav"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media20.wav"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media15.wav"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media14.wav"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media14.wav"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media15.wav"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media22.wav"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media21.wav"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media21.wav"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media22.wav"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media17.wav"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media16.wav"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media16.wav"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media17.wav"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media24.wav"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media23.wav"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media23.wav"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media24.wav"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media21.wav"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media19.wav"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media21.wav"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media18.wav"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media18.wav"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media20.wav"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media20.wav"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media19.wav"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media28.wav"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media26.wav"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media28.wav"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media25.wav"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media25.wav"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media27.wav"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media27.wav"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media26.wav"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media22.wav"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media22.wav"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media29.wav"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media29.wav"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media24.wav"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media23.wav"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media23.wav"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media24.wav"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media31.wav"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media30.wav"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media30.wav"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media31.wav"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media7.wav"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media6.wav"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media6.wav"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media7.wav"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media14.wav"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media13.wav"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media13.wav"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media14.wav"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.wav"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media1.wav"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.wav"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media3.wav"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media3.wav"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media2.wav"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.wav"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media1.wav"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.wav"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media2.wav"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media7.wav"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media5.wav"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media7.wav"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media9.wav"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media4.wav"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media4.wav"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media6.wav"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media9.wav"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media6.wav"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media8.wav"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media5.wav"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media8.wav"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media4.WAV"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media3.wav"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media3.wav"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media4.WAV"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media11.WAV"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media10.wav"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media10.wav"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media11.WAV"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media5.wav"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media5.wav"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media12.wav"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media12.wav"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
@@ -5280,51 +6141,51 @@
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t>Der f0-Verlauf in einer Akzentphrase hat typischerweise einen Anstieg zum zweiten Mora und eine allmähliche f0-Senkung zur rechten AP-Grenze. Dies sieht man oft am deutlichsten in </a:t>
+              <a:t>Der f0-Verlauf in einer Akzentphrase hat typischerweise einen Anstieg zur zweiten Mora und eine allmähliche f0-Senkung zur rechten AP-Grenze. Dies sieht man oft am deutlichsten in </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" b="1" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>akzentlosen</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t> Wörtern (hier </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" i="1" dirty="0" err="1">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>uerumono</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>).</a:t>
             </a:r>
@@ -6445,127 +7306,139 @@
           <a:bodyPr wrap="none" rtlCol="0">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>(direkt in der Mitte)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="5903374" y="2759531"/>
-            <a:ext cx="1147993" cy="369332"/>
+            <a:off x="5903374" y="2859646"/>
+            <a:ext cx="1147993" cy="338554"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" err="1">
-[...5 lines deleted...]
-              <a:rPr lang="en-US" b="1" dirty="0" err="1">
+              <a:rPr lang="en-US" sz="1600" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>oki</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>ma</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" err="1">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>'su</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" b="1" dirty="0">
+            <a:endParaRPr lang="en-US" dirty="0">
               <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1358765" y="2855190"/>
             <a:ext cx="2160240" cy="338554"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>s</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="en-US" sz="1600" b="1" dirty="0" err="1">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t>sa</a:t>
+              <a:t>a</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1600" dirty="0" err="1">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>'Nkaku</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1600" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t> no </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1600" b="1" dirty="0" err="1">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>ja</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1600" dirty="0" err="1">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>'ne</a:t>
             </a:r>
@@ -6672,51 +7545,51 @@
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t>Das Default-Muster ist ein Anstieg zum zweiten Mora und allmähliche f0-Senkung zur rechten AP-Grenze. Dies sieht man oft am deutlichsten in akzentlosen Wörtern (hier </a:t>
+              <a:t>Das Default-Muster ist ein Anstieg zur zweiten Mora und allmähliche f0-Senkung zur rechten AP-Grenze. Dies sieht man oft am deutlichsten in akzentlosen Wörtern (hier </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" i="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>maNnakani</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>).</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -7070,51 +7943,51 @@
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t>Das Default-Muster ist ein Anstieg zum zweiten Mora und allmähliche f0-Senkung zur rechten AP-Grenze. Dies sieht man oft am deutlichsten in akzentlosen Wörtern (hier sind alle Wörter akzentlos).</a:t>
+              <a:t>Das Default-Muster ist ein Anstieg zur zweiten Mora und allmähliche f0-Senkung zur rechten AP-Grenze. Dies sieht man oft am deutlichsten in akzentlosen Wörtern (hier sind alle Wörter akzentlos).</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="VendittiEtalFig2c.wav">
             <a:hlinkClick r:id="" action="ppaction://media"/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId2"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
@@ -7143,51 +8016,51 @@
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t>Wir haben die Zeitschrift verloren, die wir als Souvenir-Geschenk bekommen haben</a:t>
+              <a:t>Wir haben die Zeitschrift verloren, die wir als Souvenir-Geschenk bekommen haben.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="959154755"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
                 <p:stCondLst>
                   <p:cond evt="onClick" delay="0">
                     <p:tgtEl>
                       <p:spTgt spid="5"/>
@@ -7505,306 +8378,285 @@
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>Anstieg</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t> von H- </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>zum</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t> H*+L</a:t>
+              <a:t> H*+L .</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4"/>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="3140968"/>
             <a:ext cx="9144000" cy="3089078"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="323528" y="2636912"/>
             <a:ext cx="8640960" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>Omiyage-no                             </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>chi'</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t>Omiyage</a:t>
+              <a:t>izu</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t>-no                             </a:t>
+              <a:t>-o                                </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>ta'</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t>ch</a:t>
-[...35 lines deleted...]
-              <a:t>'beta</a:t>
+              <a:t>beta</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2400" dirty="0">
               <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="339387" y="6242488"/>
             <a:ext cx="9036496" cy="338554"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>Wir </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="en-US" sz="1600" dirty="0" err="1">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t>Wir</a:t>
+              <a:t>haben</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1600" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
+              <a:t> den </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>Käse</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1600" dirty="0" err="1">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
+              <a:t>gegessen</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>, den </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>wir</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>als</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t> Souvenir-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>Geschenk</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>bekommen</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
               <a:t>haben</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1600" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t> den </a:t>
-[...81 lines deleted...]
-            </a:endParaRPr>
+              <a:t>.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="TextBox 6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="4139952" y="3501009"/>
             <a:ext cx="1224136" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
@@ -7866,51 +8718,51 @@
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>H-</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="VendittiEtalFig2a.wav">
             <a:hlinkClick r:id="" action="ppaction://media"/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId2"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5"/>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5728320" y="2023151"/>
             <a:ext cx="478409" cy="478409"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4051718037"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
@@ -8007,309 +8859,305 @@
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6"/>
+          <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="2420888"/>
             <a:ext cx="9144000" cy="3186545"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="VendittiEtalFig3c.wav">
             <a:hlinkClick r:id="" action="ppaction://media"/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId2"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7"/>
+          <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="391220" y="1870472"/>
             <a:ext cx="550416" cy="550416"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1403648" y="1893025"/>
             <a:ext cx="7488832" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>ya'</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t>Y</a:t>
+              <a:t>mano-wa</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>o</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0" err="1">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t>a’</a:t>
+              <a:t>yo'</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t>mano</a:t>
+              <a:t>iederu</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
+              <a:t>-ga, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>marude</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t>wa</a:t>
+              <a:t>oborete-iru</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
-[...4 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0" err="1">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t>o’</a:t>
-[...59 lines deleted...]
-              <a:t>o’</a:t>
+              <a:t>yo'</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>oda</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2400" dirty="0">
               <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="TextBox 6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="5724128" y="5607433"/>
             <a:ext cx="3528392" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t>o  b o r e t    e  </a:t>
+              <a:t>o  b o </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0" err="1"/>
+              <a:t>ɾ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>e  t  e </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" altLang="ja-JP" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>i</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0" err="1"/>
+              <a:t>ɾ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t>r</a:t>
-[...4 lines deleted...]
-              </a:rPr>
               <a:t>ɯ</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t>' </a:t>
+              <a:t>  j o  </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t>j    o  d a</a:t>
+              <a:t>d  a</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="TextBox 7"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="6588224" y="3547310"/>
             <a:ext cx="504056" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
@@ -8456,51 +9304,51 @@
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>L%</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="fig3oboreteiru.wav">
             <a:hlinkClick r:id="" action="ppaction://media"/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId4"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId3"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7"/>
+          <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7596336" y="6073290"/>
             <a:ext cx="508025" cy="508025"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="TextBox 12"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="339387" y="620688"/>
             <a:ext cx="8201396" cy="830997"/>
           </a:xfrm>
@@ -8709,51 +9557,51 @@
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t> von H- </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>zum</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t> H*+L</a:t>
+              <a:t> H*+L .</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Text Box 5"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1475656" y="76897"/>
             <a:ext cx="5832648" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:gradFill rotWithShape="1">
             <a:gsLst>
               <a:gs pos="0">
                 <a:srgbClr val="F0FFFF"/>
               </a:gs>
@@ -8852,51 +9700,51 @@
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" dirty="0" err="1">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>Yamano</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t> schwimmt, aber er ertrinkt fast</a:t>
+              <a:t> schwimmt, aber er ertrinkt fast.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3684896531"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
                 <p:stCondLst>
                   <p:cond evt="onClick" delay="0">
                     <p:tgtEl>
                       <p:spTgt spid="5"/>
@@ -9192,111 +10040,99 @@
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>Der f0-Bereich </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>wird</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t> pro IP </a:t>
+              <a:t> pro IP neu </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t>neu</a:t>
+              <a:t>berechnet</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
+              <a:t> (f0-Reset </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>nach</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t>berechnet</a:t>
+              <a:t>einer</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t> (f0-Reset </a:t>
+              <a:t> IP-</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t>nach</a:t>
+              <a:t>Grenze</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t> </a:t>
-[...23 lines deleted...]
-              <a:t>)</a:t>
+              <a:t>).</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1043608" y="4013861"/>
             <a:ext cx="5134024" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
@@ -9307,111 +10143,99 @@
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>[</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0000FF"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>[</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
-[...4 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0" err="1">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>a</a:t>
+              <a:t>sa</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>'Nkaku</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t> no</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0000FF"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>]</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" baseline="-25000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0000FF"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>AP</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0000FF"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t> [</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
-[...4 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0" err="1">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>a</a:t>
+              <a:t>ya</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>'ne</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t> no</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0000FF"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>]</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" baseline="-25000" dirty="0">
                 <a:solidFill>
@@ -9700,226 +10524,211 @@
           <a:xfrm>
             <a:off x="284188" y="2777446"/>
             <a:ext cx="8464276" cy="1200328"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>Wenn </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t>Wenn</a:t>
+              <a:t>zwei</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
+              <a:t> APs in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>derselben</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t> IP </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>vorkommen</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>sind</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t>zwei</a:t>
+              <a:t>akzentuierte</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t> APs in </a:t>
+              <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t>derselben</a:t>
+              <a:t>Wörter</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t> IP </a:t>
+              <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t>vorkommen</a:t>
+              <a:t>mit</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>Downstep</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
               <a:t>, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t>sind</a:t>
+              <a:t>wenn</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
+              <a:t> die </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>erste</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t> AP </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>ein</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t>akzentuierte</a:t>
+              <a:t>akzentuiertes</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t> </a:t>
+              <a:t> Wort </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t>Wörter</a:t>
+              <a:t>enthält</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t> </a:t>
-[...93 lines deleted...]
-            </a:endParaRPr>
+              <a:t>.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="TextBox 1"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1187624" y="4581129"/>
             <a:ext cx="936104" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
@@ -10073,334 +10882,323 @@
           <a:xfrm>
             <a:off x="295855" y="671564"/>
             <a:ext cx="8464276" cy="830997"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>Wenn </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t>Wenn</a:t>
+              <a:t>zwei</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t> </a:t>
+              <a:t> APs in </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t>zwei</a:t>
+              <a:t>derselben</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t> APs in </a:t>
+              <a:t> IP </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t>derselben</a:t>
+              <a:t>vorkommen</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t> IP </a:t>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>ist</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t> der </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>zweite</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>mit</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>Downstep</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t>vorkommen</a:t>
+              <a:t>wenn</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t>, </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" err="1">
+              <a:t> der </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t>ist</a:t>
-[...65 lines deleted...]
-              <a:t>Downstep</a:t>
+              <a:t>erste</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t>, </a:t>
+              <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t>wenn</a:t>
+              <a:t>eine</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t> der </a:t>
+              <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t>erste</a:t>
+              <a:t>lexikalisches</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t>eine</a:t>
+              <a:t>Akzent</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t> </a:t>
-[...43 lines deleted...]
-              <a:t> hat</a:t>
+              <a:t> hat.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Text Box 5"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1475656" y="209899"/>
             <a:ext cx="5674716" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:gradFill rotWithShape="1">
             <a:gsLst>
               <a:gs pos="0">
                 <a:srgbClr val="F0FFFF"/>
               </a:gs>
@@ -10452,149 +11250,137 @@
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t> (IP) und </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="2400" dirty="0" err="1">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Downstep</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" sz="2400" dirty="0">
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="Picture 12"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4"/>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="3025303"/>
             <a:ext cx="9144000" cy="2783344"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="TextBox 13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="107504" y="5934471"/>
             <a:ext cx="7344816" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t>s      </a:t>
+              <a:t> s   </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
+              <a:t>a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>N k a k u n o  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>j</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
               <a:t>a</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t> </a:t>
-[...35 lines deleted...]
-              <a:t>  n e  n  o   </a:t>
+              <a:t>  n e n  o   </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="TextBox 14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="395536" y="2554014"/>
             <a:ext cx="936104" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
@@ -10774,111 +11560,99 @@
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>[</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0000FF"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>[</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
-[...4 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0" err="1">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>a</a:t>
+              <a:t>sa</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>'Nkaku</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t> no</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0000FF"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>]</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" baseline="-25000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0000FF"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>AP</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0000FF"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t> [</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
-[...4 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0" err="1">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>a</a:t>
+              <a:t>ya</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>'ne</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t> no</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0000FF"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>]</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" baseline="-25000" dirty="0">
                 <a:solidFill>
@@ -10963,51 +11737,51 @@
                 <a:srgbClr val="FF6600"/>
               </a:solidFill>
               <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="20" name="Fig7-2.wav">
             <a:hlinkClick r:id="" action="ppaction://media"/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId2"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5"/>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7051367" y="2700398"/>
             <a:ext cx="329028" cy="329028"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="21" name="TextBox 20"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1070733" y="2297866"/>
             <a:ext cx="6309662" cy="461665"/>
           </a:xfrm>
@@ -11253,75 +12027,75 @@
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6"/>
+          <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="367904" y="1570572"/>
             <a:ext cx="5855940" cy="2190026"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Picture 2"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7"/>
+          <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="381720" y="4365104"/>
             <a:ext cx="5855940" cy="2226833"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1461839" y="4594908"/>
             <a:ext cx="538601" cy="461665"/>
           </a:xfrm>
@@ -11394,134 +12168,134 @@
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>H*+L</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10" name="VendittiEtalFig4a1.wav">
             <a:hlinkClick r:id="" action="ppaction://media"/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId2"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId8"/>
+          <a:blip r:embed="rId9"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6581316" y="1597005"/>
             <a:ext cx="445864" cy="445864"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11" name="VendittiEtalFig4a2.wav">
             <a:hlinkClick r:id="" action="ppaction://media"/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId4"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId3"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId8"/>
+          <a:blip r:embed="rId9"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6662823" y="4509120"/>
             <a:ext cx="480736" cy="480736"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="TextBox 14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="6402701" y="5248496"/>
             <a:ext cx="2253704" cy="1200328"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t>Das Haus mit dem roten Dach ist sichtbar</a:t>
+              <a:t>Das Haus mit dem roten Dach ist sichtbar.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="Text Box 5"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1475656" y="0"/>
             <a:ext cx="5674716" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:gradFill rotWithShape="1">
             <a:gsLst>
               <a:gs pos="0">
                 <a:srgbClr val="F0FFFF"/>
               </a:gs>
@@ -11602,171 +12376,183 @@
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>   </a:t>
             </a:r>
             <a:r>
+              <a:rPr lang="de-DE" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>a</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="de-DE" sz="2400" b="1" dirty="0" err="1">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t>ao'</a:t>
-[...5 lines deleted...]
-              <a:t>i</a:t>
+              <a:t>o</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>'</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t>     </a:t>
+              <a:t>i     </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0000FF"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>|</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>    </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" b="1" dirty="0" err="1">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>ya'</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0" err="1">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>neno</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>      </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0000FF"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>|</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
+              <a:rPr lang="de-DE" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>i</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="de-DE" sz="2400" b="1" dirty="0" err="1">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t>ie</a:t>
+              <a:t>e</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" b="1" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>'</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>-</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0" err="1">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>ga</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>     </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0000FF"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>|</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0" err="1">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t>m</a:t>
+              <a:t>mi</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" b="1" dirty="0" err="1">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t>ie'</a:t>
+              <a:t>e'</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0" err="1">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>ru</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" sz="2400" dirty="0">
               <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="TextBox 17"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="107504" y="508852"/>
             <a:ext cx="8784976" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -12096,51 +12882,51 @@
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t>Das Haus mit dem blauen Dach ist sichtbar</a:t>
+              <a:t>Das Haus mit dem blauen Dach ist sichtbar.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="27" name="TextBox 26"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="467544" y="3903439"/>
             <a:ext cx="5616624" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
@@ -12184,105 +12970,111 @@
               </a:rPr>
               <a:t>neno</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>         </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0000FF"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>|</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
+              <a:rPr lang="de-DE" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>i</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="de-DE" sz="2400" b="1" dirty="0" err="1">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t>ie</a:t>
+              <a:t>e</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" b="1" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>'</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>-</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0" err="1">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>ga</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>      </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0000FF"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>|</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>   </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0" err="1">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t>m</a:t>
+              <a:t>mi</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" b="1" dirty="0" err="1">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t>ie'</a:t>
+              <a:t>e'</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0" err="1">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>ru</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" sz="2400" dirty="0">
               <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="31" name="TextBox 30"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1486827" y="994523"/>
             <a:ext cx="437477" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -13276,60 +14068,60 @@
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>[</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0000FF"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>[</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
-[...4 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0" err="1">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>a</a:t>
+              <a:t>ya</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>'</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>mano-wa</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0000FF"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>]</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" baseline="-25000" dirty="0">
                 <a:solidFill>
@@ -13357,57 +14149,63 @@
               </a:rPr>
               <a:t>IP</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>] [</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0000FF"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>[</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>oy</a:t>
+              <a:t>o</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0" err="1">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>o</a:t>
+              <a:t>yo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>'</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>ideru</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0000FF"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>]</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" baseline="-25000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0000FF"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>AP</a:t>
             </a:r>
@@ -13655,139 +14453,130 @@
           <a:xfrm>
             <a:off x="6300192" y="861445"/>
             <a:ext cx="2668826" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>Yamano </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="en-US" dirty="0" err="1">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t>Yamano</a:t>
+              <a:t>schwimmt</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t> </a:t>
-[...9 lines deleted...]
-            </a:endParaRPr>
+              <a:t>.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="TextBox 12"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="6300192" y="1331793"/>
             <a:ext cx="2304256" cy="830997"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" err="1">
-[...4 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
+              <a:t>Eine </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>IP, 2 APs,  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>daher</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0">
-[...4 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t>daher</a:t>
-[...11 lines deleted...]
-              <a:t>downstep</a:t>
+              <a:t>Downstep</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2400" dirty="0">
               <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="14" name="VendittiEtalFig1a.wav">
             <a:hlinkClick r:id="" action="ppaction://media"/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId2"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
@@ -13970,111 +14759,117 @@
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>[</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0000FF"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>[</a:t>
             </a:r>
             <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>ya</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>'</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>Y</a:t>
-[...11 lines deleted...]
-              <a:t>mano-ga</a:t>
+              <a:t>mano</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t> </a:t>
+              <a:t>-ga </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0000FF"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>]</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" baseline="-25000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0000FF"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>AP</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0000FF"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t> [</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>oy</a:t>
+              <a:t>o</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0" err="1">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>o</a:t>
+              <a:t>yo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>'</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>ideru</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0000FF"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>]</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" baseline="-25000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0000FF"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>AP</a:t>
             </a:r>
@@ -15047,51 +15842,51 @@
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>In den meisten Fällen ist der </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0" err="1">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>Grenzton</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t> an einer IP-Grenze L%. Es gibt auch H%, der für verschiedene Bedeutungen verwendet werden kann -  vor allem für ja/nein Fragen und Emphase</a:t>
+              <a:t> an einer IP-Grenze L%. Es gibt auch H%, der für verschiedene Bedeutungen verwendet werden kann - vor allem für ja/nein Fragen und Emphase.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="326417" y="2564904"/>
             <a:ext cx="4170686" cy="1296144"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
@@ -15156,60 +15951,54 @@
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>honto</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>ni</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
-[...4 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0" err="1">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>a</a:t>
+              <a:t>na</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>'ra</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t> no </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>na</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t> no</a:t>
             </a:r>
@@ -15222,85 +16011,85 @@
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Fig7-3a.wav">
             <a:hlinkClick r:id="" action="ppaction://media"/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId2"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-24498" y="2382667"/>
-            <a:ext cx="321940" cy="321940"/>
+            <a:off x="9760" y="2360847"/>
+            <a:ext cx="349498" cy="349498"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10" name="Fig7-3b.wav">
             <a:hlinkClick r:id="" action="ppaction://media"/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId4"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId3"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4557873" y="2355109"/>
-            <a:ext cx="377056" cy="377056"/>
+            <a:off x="4557873" y="2382665"/>
+            <a:ext cx="349499" cy="349499"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="TextBox 11"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="539551" y="5805264"/>
             <a:ext cx="7341927" cy="830997"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
@@ -15662,51 +16451,51 @@
                 </a:rPr>
                 <a:t> </a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
                   <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
                 </a:rPr>
                 <a:t>einem</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="en-US" sz="2400" dirty="0">
                   <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
                 </a:rPr>
                 <a:t> </a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
                   <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
                 </a:rPr>
                 <a:t>höheren</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="en-US" sz="2400" dirty="0">
                   <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
                 </a:rPr>
-                <a:t> f0 </a:t>
+                <a:t> f0. </a:t>
               </a:r>
               <a:endParaRPr lang="en-US" sz="2400" baseline="30000" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:cxnSp>
           <p:nvCxnSpPr>
             <p:cNvPr id="13" name="Straight Arrow Connector 12"/>
             <p:cNvCxnSpPr/>
             <p:nvPr/>
           </p:nvCxnSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="3275856" y="3356992"/>
               <a:ext cx="864096" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="straightConnector1">
               <a:avLst/>
             </a:prstGeom>
             <a:ln>
               <a:solidFill>
                 <a:schemeClr val="accent6"/>
               </a:solidFill>
@@ -15833,51 +16622,51 @@
           <a:bodyPr wrap="none" rtlCol="0">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>H*+L</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="TextBox 16"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="4497186" y="2622104"/>
+            <a:off x="4342236" y="2690194"/>
             <a:ext cx="590191" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:solidFill>
@@ -16711,191 +17500,191 @@
               <a:t>Formen</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" sz="2400" dirty="0">
               <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Picture 2"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId10"/>
+          <a:blip r:embed="rId11"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="908720"/>
+            <a:off x="242043" y="929034"/>
             <a:ext cx="7956376" cy="5619355"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="VendittiEtalFig5a.wav">
             <a:hlinkClick r:id="" action="ppaction://media"/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId2"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId11"/>
+          <a:blip r:embed="rId12"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-16957" y="2204864"/>
+            <a:off x="107504" y="2312876"/>
             <a:ext cx="596776" cy="596776"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="VendittiEtalFig5b.wav">
             <a:hlinkClick r:id="" action="ppaction://media"/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId4"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId3"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId11"/>
+          <a:blip r:embed="rId12"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7956376" y="2204864"/>
-            <a:ext cx="812800" cy="812800"/>
+            <a:off x="8100392" y="2312876"/>
+            <a:ext cx="596776" cy="596776"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="VendittiEtalFig5c.wav">
             <a:hlinkClick r:id="" action="ppaction://media"/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId6"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId5"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId11"/>
+          <a:blip r:embed="rId12"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="205160" y="6045200"/>
-            <a:ext cx="812800" cy="812800"/>
+            <a:off x="107504" y="5229200"/>
+            <a:ext cx="596776" cy="596776"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="VendittiEtalFig5d.wav">
             <a:hlinkClick r:id="" action="ppaction://media"/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId8"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId7"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId11"/>
+          <a:blip r:embed="rId12"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7740352" y="5736400"/>
-            <a:ext cx="812800" cy="812800"/>
+            <a:off x="8100392" y="5229200"/>
+            <a:ext cx="596776" cy="596776"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="TextBox 7"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="5508104" y="1613991"/>
             <a:ext cx="1656184" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
@@ -17335,59 +18124,60 @@
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4"/>
+          <a:blip r:embed="rId5"/>
+          <a:srcRect l="269" t="1841"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="970227" y="3068960"/>
-            <a:ext cx="6084168" cy="2874013"/>
+            <a:off x="1187623" y="3310905"/>
+            <a:ext cx="6067793" cy="2821097"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="TextBox 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1101304" y="611172"/>
             <a:ext cx="7311317" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
@@ -17417,58 +18207,58 @@
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>. IP-Phrasengrenze einsetzen vor dem fokussierten Wort</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="VendittiEtalFig10a.wav">
             <a:hlinkClick r:id="" action="ppaction://media"/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId2"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5"/>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7578588" y="2780928"/>
+            <a:off x="7835540" y="4370299"/>
             <a:ext cx="478408" cy="478408"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1097856" y="1512517"/>
             <a:ext cx="4536504" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
@@ -17694,183 +18484,183 @@
               </a:rPr>
               <a:t>oya</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0" err="1">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>mo</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0" err="1">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t>oy</a:t>
+              <a:t>o</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" b="1" dirty="0" err="1">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t>o</a:t>
+              <a:t>yo</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0" err="1">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>'ida</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>]</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" baseline="-25000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>IP</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="TextBox 8"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="2123728" y="2371474"/>
-            <a:ext cx="4497494" cy="461665"/>
+            <a:off x="2508215" y="2651821"/>
+            <a:ext cx="4497494" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-DE" sz="2400" dirty="0">
+              <a:rPr lang="de-DE" sz="2000" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>Auch </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="de-DE" sz="2400" b="1" dirty="0">
+              <a:rPr lang="de-DE" sz="2000" b="1" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>NA'</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="de-DE" sz="2400" dirty="0">
-[...2 lines deleted...]
-              <a:t>OYA schwamm gestern</a:t>
+              <a:rPr lang="de-DE" sz="2000" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>OYA schwamm gestern.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="TextBox 9"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="3059832" y="2708920"/>
+            <a:off x="3635896" y="2910796"/>
             <a:ext cx="936104" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>H*+L</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="TextBox 10"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="5004048" y="3861048"/>
+            <a:off x="5221445" y="4065248"/>
             <a:ext cx="936104" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:solidFill>
               <a:schemeClr val="bg1"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17918,281 +18708,281 @@
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>3</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>. Besonders großer </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0" err="1">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>Downstep</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t> (auf '</a:t>
+              <a:t> (auf </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0" err="1">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t>oy</a:t>
+              <a:t>o</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" b="1" dirty="0" err="1">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t>o</a:t>
+              <a:t>yo</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0" err="1">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>'ida</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="TextBox 12"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="2051720" y="5358408"/>
+            <a:off x="2269117" y="5562608"/>
             <a:ext cx="1008112" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>gestern</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="TextBox 13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="2994671" y="5927802"/>
+            <a:off x="3212068" y="6132002"/>
             <a:ext cx="504056" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>1.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="TextBox 14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="3498727" y="3421004"/>
+            <a:off x="3716124" y="3625204"/>
             <a:ext cx="418354" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>2.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="TextBox 15"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="5138204" y="4437112"/>
+            <a:off x="5355601" y="4641312"/>
             <a:ext cx="496156" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>3.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="TextBox 16"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="5004048" y="6165304"/>
-            <a:ext cx="2808312" cy="461665"/>
+            <a:off x="7008465" y="6384745"/>
+            <a:ext cx="2808312" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-DE" sz="2400" dirty="0">
+              <a:rPr lang="de-DE" sz="2000" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>Siehe auch S. 17</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1702623975"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
                 <p:stCondLst>
@@ -18281,51 +19071,51 @@
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="TextBox 1"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="1763688" y="779512"/>
+            <a:off x="1403648" y="764704"/>
             <a:ext cx="3816424" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:solidFill>
@@ -18350,157 +19140,157 @@
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t> verwenden</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Picture 2"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1919225" y="1556792"/>
+            <a:off x="1856068" y="1411355"/>
             <a:ext cx="4355319" cy="2281356"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="VendittiEtalFig10b.wav">
             <a:hlinkClick r:id="" action="ppaction://media"/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId2"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6475784" y="1556792"/>
-            <a:ext cx="306677" cy="306677"/>
+            <a:off x="6453059" y="1411355"/>
+            <a:ext cx="406401" cy="406401"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 4"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2051720" y="4437112"/>
+            <a:off x="1988563" y="4291675"/>
             <a:ext cx="4220534" cy="2232248"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="VendittiEtalFig10c.wav">
             <a:hlinkClick r:id="" action="ppaction://media"/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId4"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId3"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6444208" y="4797152"/>
+            <a:off x="6451041" y="4322204"/>
             <a:ext cx="406400" cy="406400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="TextBox 6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="1475656" y="3933056"/>
+            <a:off x="1412499" y="3787619"/>
             <a:ext cx="6264696" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:solidFill>
@@ -18617,149 +19407,149 @@
               <a:rPr lang="en-GB" sz="2400" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="2400" dirty="0" err="1">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Wörter</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" sz="2400" dirty="0">
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="TextBox 8"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="4355976" y="1241177"/>
+            <a:off x="4292819" y="1095740"/>
             <a:ext cx="792088" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>H%</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="TextBox 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC26A0D0-BD0F-CE4B-99BD-C5EF1F1CC028}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="4310863" y="4170180"/>
+            <a:off x="4247706" y="4024743"/>
             <a:ext cx="792088" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>H%</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="TextBox 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A721171-901D-6146-9D7C-40DCA0F75141}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="7246652" y="2268488"/>
+            <a:off x="7183495" y="2123051"/>
             <a:ext cx="1656184" cy="1569660"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
@@ -18781,51 +19571,51 @@
               <a:t>na'oya</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t> in beiden Fällen)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="13" name="Straight Arrow Connector 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FB8B1992-A211-AC4E-AC12-11A77EC7B5B7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipH="1">
-            <a:off x="4860032" y="4394721"/>
+            <a:off x="4796875" y="4249284"/>
             <a:ext cx="936104" cy="808831"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
@@ -19174,140 +19964,140 @@
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7051367" y="2700398"/>
             <a:ext cx="329028" cy="329028"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="1235284" y="6165304"/>
-            <a:ext cx="6309662" cy="461665"/>
+            <a:off x="1464922" y="5807509"/>
+            <a:ext cx="6309662" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
+              <a:rPr lang="en-US" sz="2000" dirty="0" err="1">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>setze</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0">
+              <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
+              <a:rPr lang="en-US" sz="2000" dirty="0" err="1">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>es</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0">
+              <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
+              <a:rPr lang="en-US" sz="2000" dirty="0" err="1">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>direkt</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0">
+              <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t> in der </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
+              <a:rPr lang="en-US" sz="2000" dirty="0" err="1">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Mitte</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0">
+              <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t> des </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
+              <a:rPr lang="en-US" sz="2000" dirty="0" err="1">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>dreieckigen</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0">
+              <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
+              <a:rPr lang="en-US" sz="2000" dirty="0" err="1">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Dachs</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="2400" dirty="0">
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="3505379" y="4866922"/>
             <a:ext cx="3117056" cy="338554"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
@@ -19537,86 +20327,92 @@
           <a:bodyPr wrap="none" rtlCol="0">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>(direkt in der Mitte)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="TextBox 11"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="5903374" y="2759531"/>
-            <a:ext cx="1147993" cy="369332"/>
+            <a:off x="5782557" y="2880117"/>
+            <a:ext cx="1147993" cy="338554"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" err="1">
-[...5 lines deleted...]
-              <a:rPr lang="en-US" b="1" dirty="0" err="1">
+              <a:rPr lang="en-US" sz="1600" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>oki</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0" err="1">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>ma</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" err="1">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>'su</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" b="1" dirty="0">
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
               <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="TextBox 12"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1358765" y="2855190"/>
             <a:ext cx="2160240" cy="338554"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
@@ -19686,63 +20482,51 @@
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t>'direkt in der </a:t>
-[...11 lines deleted...]
-              <a:t>' ist fokussiert – Pause gleich danach</a:t>
+              <a:t>'direkt in der Mitte' ist fokussiert – Pause gleich danach</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="17" name="Straight Arrow Connector 16"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5564877" y="2204864"/>
             <a:ext cx="0" cy="824562"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:ln>
             <a:tailEnd type="arrow"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1"/>
@@ -19913,50 +20697,422 @@
                 <p:cTn id="13" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="7"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="TextBox 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8FDAAF1D-9B04-95FA-1DC8-E521530337CC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="2915816" y="121521"/>
+            <a:ext cx="2344809" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" rtlCol="0">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-DE" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>Zusammefassung</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9980C8C2-0903-2E0F-2B9A-1421EA26D55C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="819960" y="703966"/>
+            <a:ext cx="7856495" cy="830997"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-DE" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>1. Unterhalb vom Wort: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-DE" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>die Mora</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-DE" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>: eine rhythmische Einheit – Synchronisierung mit der Intonation (Folien 6 und 10)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD11C549-AFF5-AB40-0F67-081E91FD67AC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="819961" y="3501008"/>
+            <a:ext cx="5832648" cy="830997"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-DE" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>3. Die Akzentuierung ist </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-DE" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>lexikalisch</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-DE" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>: maximal ein Tonakzent pro akzentuiertes Wort.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE4059FD-6FBF-86CB-1D4B-23FAC9725836}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="819961" y="1655743"/>
+            <a:ext cx="7061837" cy="1569660"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-DE" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>2. Oberhalb vom Wort: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-DE" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>eine Akzentphrase (AP).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-DE" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>Eine AP ist mit Intonation L% H- L%   und fakultativ ein Tonakzent  H*+L wenn die AP ein akzentuiertes Wort enthält  (also: 0 oder 1 akzentuiertes Wort pro AP).</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8E1FAD0-D7A2-7D48-A69A-75686CB85920}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="899592" y="4653136"/>
+            <a:ext cx="5832648" cy="830997"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr>
+              <a:defRPr sz="2400">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>4. Akzentuierte Wörter in derselben Intonationsphrase sind </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
+              <a:t>mit </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0" err="1"/>
+              <a:t>Downstep</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" b="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A7C4997C-DCCA-A05A-7267-4E6927C95C8C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="818642" y="5724355"/>
+            <a:ext cx="7281749" cy="830997"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2400" noProof="0" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>5. Die Prosodie kann verwendet werden um </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2400" b="1" noProof="0" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>engen Fokus </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2400" noProof="0" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>zu markieren (Folien 21-23).</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3508943509"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Text Box 7"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
@@ -20137,99 +21293,75 @@
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" dirty="0" err="1">
                 <a:latin typeface="Calibri" charset="0"/>
               </a:rPr>
               <a:t>oder</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" dirty="0">
                 <a:latin typeface="Calibri" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" b="1" dirty="0">
                 <a:latin typeface="Calibri" charset="0"/>
               </a:rPr>
               <a:t>K:</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" dirty="0">
                 <a:latin typeface="Calibri" charset="0"/>
               </a:rPr>
-              <a:t> (langer </a:t>
+              <a:t> (langer Kons.) </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" dirty="0" err="1">
                 <a:latin typeface="Calibri" charset="0"/>
               </a:rPr>
-              <a:t>Kons</a:t>
+              <a:t>oder</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" dirty="0">
                 <a:latin typeface="Calibri" charset="0"/>
               </a:rPr>
-              <a:t>.) </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-GB" dirty="0" err="1">
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0">
                 <a:latin typeface="Calibri" charset="0"/>
               </a:rPr>
-              <a:t>oder</a:t>
+              <a:t>V:</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" dirty="0">
                 <a:latin typeface="Calibri" charset="0"/>
               </a:rPr>
-              <a:t> </a:t>
-[...23 lines deleted...]
-              <a:t>) </a:t>
+              <a:t> (langer Vokal) </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" dirty="0" err="1">
                 <a:latin typeface="Calibri" charset="0"/>
               </a:rPr>
               <a:t>oder</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" dirty="0">
                 <a:latin typeface="Calibri" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" dirty="0" err="1">
                 <a:latin typeface="Calibri" charset="0"/>
               </a:rPr>
               <a:t>silbenfinaler</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" dirty="0">
                 <a:latin typeface="Calibri" charset="0"/>
               </a:rPr>
               <a:t> /n/</a:t>
             </a:r>
@@ -20755,51 +21887,51 @@
           </a:lstStyle>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="en-GB" dirty="0">
                 <a:latin typeface="Calibri" charset="0"/>
               </a:rPr>
               <a:t>/ka – n – da/</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" dirty="0">
               <a:latin typeface="Calibri" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Text Box 12"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="7081149" y="2895598"/>
+            <a:off x="7031464" y="2920151"/>
             <a:ext cx="508690" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
@@ -20921,54 +22053,54 @@
           </a:lstStyle>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="en-GB" dirty="0">
                 <a:latin typeface="Calibri" charset="0"/>
               </a:rPr>
               <a:t> 3</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" dirty="0">
               <a:latin typeface="Calibri" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="8" name="Group 13"/>
           <p:cNvGrpSpPr>
             <a:grpSpLocks/>
           </p:cNvGrpSpPr>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr bwMode="auto">
           <a:xfrm>
-            <a:off x="525463" y="3471858"/>
-[...2 lines deleted...]
-            <a:chExt cx="4450" cy="336"/>
+            <a:off x="525463" y="3497257"/>
+            <a:ext cx="6940550" cy="507999"/>
+            <a:chOff x="324" y="3131"/>
+            <a:chExt cx="4372" cy="320"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="9" name="Text Box 14"/>
             <p:cNvSpPr txBox="1">
               <a:spLocks noChangeArrowheads="1"/>
             </p:cNvSpPr>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="324" y="3131"/>
               <a:ext cx="1728" cy="291"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
@@ -21297,51 +22429,51 @@
             </a:lstStyle>
             <a:p>
               <a:pPr eaLnBrk="1" hangingPunct="1"/>
               <a:r>
                 <a:rPr lang="en-GB" dirty="0">
                   <a:latin typeface="Calibri" charset="0"/>
                 </a:rPr>
                 <a:t>/ka – t – ta/</a:t>
               </a:r>
               <a:endParaRPr lang="de-DE" dirty="0">
                 <a:latin typeface="Calibri" charset="0"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="11" name="Text Box 16"/>
             <p:cNvSpPr txBox="1">
               <a:spLocks noChangeArrowheads="1"/>
             </p:cNvSpPr>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
-              <a:off x="4551" y="3115"/>
+              <a:off x="4473" y="3163"/>
               <a:ext cx="223" cy="288"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
                 <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
@@ -21442,56 +22574,56 @@
                     <a:schemeClr val="tx1"/>
                   </a:solidFill>
                   <a:latin typeface="Arial" charset="0"/>
                   <a:ea typeface="ＭＳ Ｐゴシック" charset="0"/>
                 </a:defRPr>
               </a:lvl8pPr>
               <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPct val="0"/>
                 </a:spcAft>
                 <a:defRPr sz="2400">
                   <a:solidFill>
                     <a:schemeClr val="tx1"/>
                   </a:solidFill>
                   <a:latin typeface="Arial" charset="0"/>
                   <a:ea typeface="ＭＳ Ｐゴシック" charset="0"/>
                 </a:defRPr>
               </a:lvl9pPr>
             </a:lstStyle>
             <a:p>
               <a:pPr eaLnBrk="1" hangingPunct="1"/>
               <a:r>
-                <a:rPr lang="en-GB">
+                <a:rPr lang="en-GB" dirty="0">
                   <a:latin typeface="Calibri" charset="0"/>
                 </a:rPr>
                 <a:t>3</a:t>
               </a:r>
-              <a:endParaRPr lang="de-DE">
+              <a:endParaRPr lang="de-DE" dirty="0">
                 <a:latin typeface="Calibri" charset="0"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Text Box 17"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="3592513" y="2417763"/>
             <a:ext cx="2225675" cy="461962"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
@@ -21760,51 +22892,51 @@
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="2400" dirty="0" err="1">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Japanischen</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" sz="2400" dirty="0">
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="TextBox 16"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="609600" y="4114800"/>
+            <a:off x="525463" y="4069052"/>
             <a:ext cx="7772400" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
@@ -21914,81 +23046,75 @@
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" charset="0"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Calibri" charset="0"/>
               </a:rPr>
               <a:t>/</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0" err="1">
                 <a:latin typeface="Calibri" charset="0"/>
               </a:rPr>
-              <a:t>tokyo</a:t>
+              <a:t>to:kjo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Calibri" charset="0"/>
+              </a:rPr>
+              <a:t>:/ </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Calibri" charset="0"/>
               </a:rPr>
-              <a:t>/ (</a:t>
+              <a:t>(Tokyo)                       /to-o-</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0" err="1">
                 <a:latin typeface="Calibri" charset="0"/>
               </a:rPr>
-              <a:t>Toyko</a:t>
+              <a:t>kjo</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Calibri" charset="0"/>
               </a:rPr>
-              <a:t>)                   /to-o-</a:t>
-[...11 lines deleted...]
-              <a:t>-o/		  		   4</a:t>
+              <a:t>-o/		  		    </a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" dirty="0">
               <a:latin typeface="Calibri" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="TextBox 14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="304800" y="1557520"/>
             <a:ext cx="7239000" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
@@ -22000,64 +23126,588 @@
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" pitchFamily="-100" charset="-128"/>
                 <a:cs typeface="ＭＳ Ｐゴシック" pitchFamily="-100" charset="-128"/>
               </a:rPr>
               <a:t>Die </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0" err="1">
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" pitchFamily="-100" charset="-128"/>
                 <a:cs typeface="ＭＳ Ｐゴシック" pitchFamily="-100" charset="-128"/>
               </a:rPr>
               <a:t>Mora-Aufteilung</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" pitchFamily="-100" charset="-128"/>
                 <a:cs typeface="ＭＳ Ｐゴシック" pitchFamily="-100" charset="-128"/>
               </a:rPr>
               <a:t> gleicht nicht die Silbenaufteilung</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="kanda">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{483C3246-D5E0-E112-6B44-FA0910773F62}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId9"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8397875" y="2895598"/>
+            <a:ext cx="517525" cy="517525"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="16" name="katta">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BAA8F2BB-9694-2FEF-FB5E-1B6931C978B2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId4"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId3"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId9"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8386655" y="3509902"/>
+            <a:ext cx="528745" cy="528745"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="17" name="tokyo">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A4A5AF0-3D7C-C646-6578-A78B69FA2FD2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId6"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId5"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId9"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8386655" y="4069052"/>
+            <a:ext cx="528745" cy="528745"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Text Box 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26C77D8B-EBE1-6A39-E045-39DEA8EA5712}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="7111510" y="4069052"/>
+            <a:ext cx="340158" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr eaLnBrk="0" hangingPunct="0">
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" charset="0"/>
+                <a:cs typeface="ＭＳ Ｐゴシック" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750" eaLnBrk="0" hangingPunct="0">
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600" eaLnBrk="0" hangingPunct="0">
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600" eaLnBrk="0" hangingPunct="0">
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600" eaLnBrk="0" hangingPunct="0">
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" charset="0"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" charset="0"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" charset="0"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" charset="0"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="Calibri" charset="0"/>
+              </a:rPr>
+              <a:t>4</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" dirty="0">
+              <a:latin typeface="Calibri" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="TextBox 18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E562950F-5384-6DFD-EC9A-A47A0676D919}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="2699792" y="5445224"/>
+            <a:ext cx="2962606" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" rtlCol="0">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-DE" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
+              </a:rPr>
+              <a:t>Sound von Katharina Neubert</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="987355356"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1059" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="7" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="8" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="9" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="10" dur="913" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="16"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="11" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="12" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="13" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="14" dur="1375" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="17"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="15" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="4"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="16" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="16"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="17" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="17"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Text Box 5"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
@@ -22945,264 +24595,652 @@
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t> kawahara15.pdf, kubozono16.pdf</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="24" name="ame1.wav">
             <a:hlinkClick r:id="" action="ppaction://media"/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId2"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6"/>
+          <a:blip r:embed="rId15"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3923928" y="2793562"/>
             <a:ext cx="288032" cy="288032"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="25" name="ame0.wav">
             <a:hlinkClick r:id="" action="ppaction://media"/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId4"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId3"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6"/>
+          <a:blip r:embed="rId15"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="323528" y="2823319"/>
             <a:ext cx="288032" cy="288032"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="14" name="kaki1">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E8512F4A-303E-917B-6B49-0328FA24F536}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId6"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId5"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId16"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="203067" y="3586203"/>
+            <a:ext cx="461666" cy="461666"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="15" name="kaki2">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57ED5556-5073-FE18-9D49-848D1A94EC89}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId8"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId7"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId16"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3750939" y="3578373"/>
+            <a:ext cx="461666" cy="461666"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="16" name="sake1">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31893890-40CF-D1C2-9F54-82A7C87A09EE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId10"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId9"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId16"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="203067" y="3148564"/>
+            <a:ext cx="461666" cy="461666"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="17" name="sake2">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC8B2C20-54D2-9A35-AE8A-2672EC679784}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId12"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId11"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId16"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3750939" y="3141905"/>
+            <a:ext cx="461666" cy="461666"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3452090454"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
-[...9 lines deleted...]
-                </p:endSync>
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
-                        <p:cond delay="0"/>
+                        <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn id="6" dur="590" fill="hold"/>
+                                        <p:cTn id="6" dur="577" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="14"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="7" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="8" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="9" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="10" dur="516" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="15"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="11" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="12" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="13" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="14" dur="612" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="16"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="15" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="16" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="17" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="18" dur="668" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="17"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="19" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="24"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="20" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="0"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="21" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="22" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="23" dur="590" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="24"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:nextCondLst>
                 <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
                     <p:spTgt spid="24"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn id="7" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+              <p:cTn id="24" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
                 <p:stCondLst>
                   <p:cond evt="onClick" delay="0">
                     <p:tgtEl>
                       <p:spTgt spid="25"/>
                     </p:tgtEl>
                   </p:cond>
                 </p:stCondLst>
                 <p:endSync evt="end" delay="0">
                   <p:rtn val="all"/>
                 </p:endSync>
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn id="8" fill="hold">
+                    <p:cTn id="25" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="0"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn id="9" fill="hold">
+                          <p:cTn id="26" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="10" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                <p:cTn id="27" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn id="11" dur="560" fill="hold"/>
+                                        <p:cTn id="28" dur="560" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="25"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:nextCondLst>
                 <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
                     <p:spTgt spid="25"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
             <p:audio>
               <p:cMediaNode vol="80000">
-                <p:cTn id="12" fill="hold" display="0">
+                <p:cTn id="29" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="24"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
             <p:audio>
               <p:cMediaNode vol="80000">
-                <p:cTn id="13" fill="hold" display="0">
+                <p:cTn id="30" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="25"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="31" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="14"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="32" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="15"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="33" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="16"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="34" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="17"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -23738,57 +25776,57 @@
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t>Final: kat</a:t>
+              <a:t>Final: ka</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t>a</a:t>
+              <a:t>ta</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>'</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-AU" sz="2400" b="1" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-AU" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>(Modell), </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-AU" sz="2400" dirty="0" err="1">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>ata</a:t>
             </a:r>
@@ -24986,51 +27024,51 @@
               </a:rPr>
               <a:t> in der </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>Nähe</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t> der </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>akzentuierten</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t> Mora</a:t>
+              <a:t> Mora.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="TextBox 14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="4860032" y="953923"/>
             <a:ext cx="4248472" cy="1200328"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
@@ -26081,118 +28119,103 @@
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0000FF"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t>Deutsch/</a:t>
-[...15 lines deleted...]
-            </a:endParaRPr>
+              <a:t>Deutsch/Englisch</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="539552" y="978597"/>
-            <a:ext cx="8496944" cy="1200328"/>
+            <a:ext cx="8064896" cy="1200328"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t>Nur starke Silben (die Silbe mit primärer lexikalischen Betonung) können mit einem Tonakzent verknüpft werden. daher /</a:t>
+              <a:t>Nur starke Silben (die Silbe mit primärer lexikalischer Betonung) können mit einem Tonakzent verknüpft werden. Daher geht /</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0" err="1">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>ə</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t>/ mit H* oder mit irgendeinen Tonakzent geht nicht. </a:t>
+              <a:t>/ mit H* oder mit irgendeinem Tonakzent nicht. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="539056" y="2708920"/>
             <a:ext cx="5256584" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
@@ -26237,75 +28260,63 @@
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t>Es gibt keine solche Verbindung.  Silben mit lexikalischem Akzent können durchaus reduziert sein </a:t>
+              <a:t>Es gibt keine solche Verbindung.  Silben mit lexikalischem Akzent können durchaus reduziert sein, z.B. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0" err="1">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t>zB</a:t>
-[...11 lines deleted...]
-              <a:t>has</a:t>
+              <a:t>ha</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" b="1" dirty="0" err="1">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t>i'</a:t>
+              <a:t>si'</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0" err="1">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t>tteru</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" sz="2400" dirty="0">
               <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Picture 6"/>
           <p:cNvPicPr>
@@ -26592,51 +28603,51 @@
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="-100" charset="0"/>
               </a:rPr>
-              <a:t>Eine Akzentphrase im japanischen ist eine prosodische Gruppierung von Wörtern. </a:t>
+              <a:t>Eine Akzentphrase im Japanischen ist eine prosodische Gruppierung von Wörtern. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="703524" y="1700808"/>
             <a:ext cx="6336704" cy="830997"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
@@ -27507,86 +29518,87 @@
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>1776</Words>
+  <Words>1924</Words>
   <Application>Microsoft Macintosh PowerPoint</Application>
   <PresentationFormat>On-screen Show (4:3)</PresentationFormat>
-  <Paragraphs>242</Paragraphs>
-[...1 lines deleted...]
-  <Notes>1</Notes>
+  <Paragraphs>260</Paragraphs>
+  <Slides>24</Slides>
+  <Notes>10</Notes>
   <HiddenSlides>0</HiddenSlides>
-  <MMClips>28</MMClips>
+  <MMClips>35</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>23</vt:i4>
+        <vt:i4>24</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="26" baseType="lpstr">
+    <vt:vector size="27" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>