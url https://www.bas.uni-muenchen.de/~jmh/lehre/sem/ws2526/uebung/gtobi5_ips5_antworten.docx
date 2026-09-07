--- v0 (2025-12-17)
+++ v1 (2026-09-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w:rsidR="00B4023C" w:rsidRPr="00F35FFD" w:rsidRDefault="0002129C" w:rsidP="00E27B49">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>01_</w:t>
       </w:r>
       <w:r w:rsidR="00B4023C" w:rsidRPr="00F35FFD">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="de-DE"/>
@@ -618,50 +618,57 @@
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>In Lima sind die Temperaturen</w:t>
       </w:r>
       <w:r w:rsidR="00F703FE">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009F65B4">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="00F703FE">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
+      <w:r w:rsidR="00370CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
       <w:r w:rsidR="009F65B4">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
       <w:r w:rsidRPr="00E27B49">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> angenehm warm im Sommer</w:t>
       </w:r>
       <w:r w:rsidR="00F703FE">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> L-%</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E27B49" w:rsidRDefault="00F703FE" w:rsidP="00E27B49">
       <w:pPr>
         <w:rPr>
@@ -711,63 +718,56 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidR="009F65B4">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> L+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">H*    </w:t>
       </w:r>
-      <w:r w:rsidR="009F65B4">
-[...11 lines deleted...]
-        <w:t>*</w:t>
+      <w:r w:rsidR="00370CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F703FE" w:rsidRPr="00E27B49" w:rsidRDefault="00275D06" w:rsidP="00E27B49">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F703FE" w:rsidRDefault="00F703FE" w:rsidP="00E27B49">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
@@ -1198,86 +1198,114 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r w:rsidR="001A73C6">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve">*                  </w:t>
+        <w:t xml:space="preserve">*                 </w:t>
+      </w:r>
+      <w:r w:rsidR="00370CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001A73C6">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>L+H</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve">*            </w:t>
+        <w:t xml:space="preserve">*          </w:t>
       </w:r>
       <w:r w:rsidR="00774649">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F35FFD">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> L+H</w:t>
-[...6 lines deleted...]
-        <w:t>*           H+</w:t>
+        <w:t xml:space="preserve"> L</w:t>
+      </w:r>
+      <w:r w:rsidR="00370CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00F35FFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>+H</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>*         H+</w:t>
       </w:r>
       <w:r w:rsidR="00F35FFD">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AF5D6D" w:rsidRDefault="00AF5D6D" w:rsidP="00E27B49">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1321,58 +1349,50 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF5D6D">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w:rsidR="00D60F19" w:rsidRPr="00E27B49" w:rsidRDefault="00D60F19" w:rsidP="00E27B49">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F35FFD" w:rsidRPr="00F35FFD" w:rsidRDefault="0002129C" w:rsidP="00E27B49">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
@@ -1569,51 +1589,50 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00E75A98" w:rsidRPr="00F35FFD" w:rsidRDefault="0002129C" w:rsidP="00E27B49">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F35FFD">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>08</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidR="00F35FFD" w:rsidRPr="00F35FFD">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>FK.wav</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E27B49" w:rsidRPr="00E27B49" w:rsidRDefault="00E27B49" w:rsidP="00E27B49">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
@@ -1811,51 +1830,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">*                      </w:t>
       </w:r>
       <w:r w:rsidR="003C5F1D">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r w:rsidR="00AF5D6D">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve">L+H*             </w:t>
+        <w:t xml:space="preserve">L+H*           </w:t>
       </w:r>
       <w:r w:rsidR="003C5F1D">
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>H+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>L*</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E75A98" w:rsidRDefault="00E75A98" w:rsidP="00E27B49">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00156062" w:rsidRDefault="00156062" w:rsidP="00E27B49">
@@ -2070,122 +2089,123 @@
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>L*+H                            H+L*</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00774649" w:rsidRPr="00E27B49" w:rsidSect="00E27B49">
       <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="16820" w:h="11900" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="006F0DB7" w:rsidRDefault="006F0DB7" w:rsidP="00156062">
+    <w:p w:rsidR="000F6367" w:rsidRDefault="000F6367" w:rsidP="00156062">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="006F0DB7" w:rsidRDefault="006F0DB7" w:rsidP="00156062">
+    <w:p w:rsidR="000F6367" w:rsidRDefault="000F6367" w:rsidP="00156062">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:altName w:val="Courier New"/>
+    <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="006F0DB7" w:rsidRDefault="006F0DB7" w:rsidP="00156062">
+    <w:p w:rsidR="000F6367" w:rsidRDefault="000F6367" w:rsidP="00156062">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="006F0DB7" w:rsidRDefault="006F0DB7" w:rsidP="00156062">
+    <w:p w:rsidR="000F6367" w:rsidRDefault="000F6367" w:rsidP="00156062">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="877513349"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w:rsidR="00156062" w:rsidRDefault="00156062" w:rsidP="0075520C">
         <w:pPr>
           <w:pStyle w:val="Header"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
@@ -2193,51 +2213,51 @@
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w:rsidR="00156062" w:rsidRDefault="00156062" w:rsidP="00156062">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="-1227379984"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w:rsidR="00156062" w:rsidRDefault="00156062" w:rsidP="0075520C">
         <w:pPr>
           <w:pStyle w:val="Header"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
@@ -2258,150 +2278,153 @@
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w:rsidR="00156062" w:rsidRDefault="00156062" w:rsidP="00156062">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="124"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="184"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E27B49"/>
     <w:rsid w:val="0002129C"/>
+    <w:rsid w:val="000F6367"/>
     <w:rsid w:val="00101121"/>
     <w:rsid w:val="00156062"/>
     <w:rsid w:val="001570BD"/>
     <w:rsid w:val="00173390"/>
     <w:rsid w:val="001A73C6"/>
     <w:rsid w:val="002435C1"/>
     <w:rsid w:val="00275D06"/>
     <w:rsid w:val="002C6B43"/>
+    <w:rsid w:val="00370CFD"/>
     <w:rsid w:val="003C5F1D"/>
     <w:rsid w:val="00431105"/>
     <w:rsid w:val="005C3A3D"/>
     <w:rsid w:val="005D5572"/>
     <w:rsid w:val="005E0046"/>
     <w:rsid w:val="00636818"/>
     <w:rsid w:val="006B2714"/>
     <w:rsid w:val="006B4915"/>
     <w:rsid w:val="006F0DB7"/>
     <w:rsid w:val="00774649"/>
     <w:rsid w:val="007A2221"/>
     <w:rsid w:val="007C5A55"/>
     <w:rsid w:val="007D6751"/>
     <w:rsid w:val="00860F64"/>
     <w:rsid w:val="008C5E0E"/>
     <w:rsid w:val="00904CBB"/>
     <w:rsid w:val="009370B3"/>
+    <w:rsid w:val="0098563B"/>
     <w:rsid w:val="009F65B4"/>
     <w:rsid w:val="00A70A5A"/>
     <w:rsid w:val="00A70EA1"/>
     <w:rsid w:val="00AF5D6D"/>
     <w:rsid w:val="00B01182"/>
     <w:rsid w:val="00B06070"/>
     <w:rsid w:val="00B10F07"/>
     <w:rsid w:val="00B4023C"/>
     <w:rsid w:val="00B45637"/>
     <w:rsid w:val="00BA4A78"/>
     <w:rsid w:val="00BD2AC9"/>
     <w:rsid w:val="00BD5C20"/>
     <w:rsid w:val="00D60F19"/>
     <w:rsid w:val="00D77C71"/>
     <w:rsid w:val="00E27B49"/>
     <w:rsid w:val="00E75A98"/>
     <w:rsid w:val="00ED6BF2"/>
     <w:rsid w:val="00F35FFD"/>
     <w:rsid w:val="00F367A5"/>
     <w:rsid w:val="00F639CE"/>
     <w:rsid w:val="00F703FE"/>
     <w:rsid w:val="00F8350E"/>
     <w:rsid w:val="00F87982"/>
     <w:rsid w:val="00F931C5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="563013AC"/>
+  <w14:docId w14:val="611835AD"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{6E929CA9-7BD6-D74E-9D7C-F7C10F30C10D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2819,51 +2842,51 @@
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00156062"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00156062"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -3129,76 +3152,76 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>299</Words>
-  <Characters>1269</Characters>
+  <Words>232</Words>
+  <Characters>1328</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>253</Lines>
-  <Paragraphs>82</Paragraphs>
+  <Lines>11</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1486</CharactersWithSpaces>
+  <CharactersWithSpaces>1557</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>