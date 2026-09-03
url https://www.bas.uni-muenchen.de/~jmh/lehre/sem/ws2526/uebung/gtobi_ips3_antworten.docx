--- v0 (2025-12-16)
+++ v1 (2026-09-03)
@@ -1,2963 +1,2015 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w:rsidR="001A354D" w:rsidRPr="001A354D" w:rsidRDefault="001A354D" w:rsidP="001A354D">
       <w:pPr>
         <w:spacing w:after="270"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D3B1F" w:rsidRDefault="004D3B1F" w:rsidP="001B3F80">
+    <w:p w:rsidR="004D3B1F" w:rsidRPr="00CF2BB3" w:rsidRDefault="004D3B1F" w:rsidP="001B3F80">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D3B1F">
-[...27 lines deleted...]
-        <w:t>_antworten</w:t>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>gtobi_ips3_antworten</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D3B1F" w:rsidRDefault="004D3B1F" w:rsidP="001B3F80">
+    <w:p w:rsidR="002309A2" w:rsidRPr="00CF2BB3" w:rsidRDefault="001A354D" w:rsidP="001B3F80">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>FK_1_1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Im Bodensee liegt die malerische Insel Mainau   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>L-%</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>L*+H               L*+H      L*</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>+</w:t>
+      </w:r>
+      <w:r w:rsidR="002309A2" w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB06A9" w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>L*</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00DB06A9" w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>+!H</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="00212368" w:rsidRPr="00CF2BB3" w:rsidRDefault="002309A2" w:rsidP="001B3F80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00212368" w:rsidRPr="00CF2BB3" w:rsidRDefault="001A354D" w:rsidP="001B3F80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>FK_1_2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Im Bodensee H-^H% liegt die malerische Insel </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Mainau  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>-^H%</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>L*</w:t>
+      </w:r>
+      <w:r w:rsidR="00036BE9" w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>+H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     H*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00036BE9" w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   L*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00212368" w:rsidRPr="00CF2BB3" w:rsidRDefault="00212368" w:rsidP="001B3F80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002309A2" w:rsidRDefault="001A354D" w:rsidP="001B3F80">
+    <w:p w:rsidR="00EF49FF" w:rsidRPr="00CF2BB3" w:rsidRDefault="001A354D" w:rsidP="001B3F80">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B3F80">
-[...14 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">Im Bodensee liegt die malerische </w:t>
-[...26 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:t>FK_2_1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:br/>
-        <w:t>  L*+H                L*+H       L*</w:t>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>In und um Murnau H-</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="001B3F80">
-[...27 lines deleted...]
-        <w:t>H</w:t>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>%  malt</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="001B3F80">
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> es sich ganz besonders gut </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>L+H</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB06A9" w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002309A2">
-[...14 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>L*          L*+H        </w:t>
+      </w:r>
+      <w:r w:rsidR="00C9550D" w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB06A9" w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>L*</w:t>
+      </w:r>
+      <w:r w:rsidR="00C9550D" w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D3B1F" w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB06A9" w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>H+L*</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00212368" w:rsidRDefault="002309A2" w:rsidP="001B3F80">
+    <w:p w:rsidR="00212368" w:rsidRPr="00CF2BB3" w:rsidRDefault="00C9550D" w:rsidP="001B3F80">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00713218" w:rsidRPr="00CF2BB3" w:rsidRDefault="001A354D" w:rsidP="001B3F80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>FK_2_2</w:t>
+      </w:r>
+      <w:r w:rsidR="00713218" w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00713218" w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00713218" w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00713218" w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00713218" w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00713218" w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00713218" w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:br/>
+        <w:t> In</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">und um Murnau malt es sich ganz besonders gut </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>L-%</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:br/>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>L*</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>L*+H</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00212368" w:rsidRPr="00CF2BB3" w:rsidRDefault="00713218" w:rsidP="001B3F80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="001A354D" w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF2BB3" w:rsidRDefault="001A354D" w:rsidP="00766EF0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>FK_3_1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Melanie und Marlene </w:t>
+      </w:r>
+      <w:r w:rsidR="004D3B1F" w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>L-H%</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wollen Mandeln malen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>L-%</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>H*          </w:t>
+      </w:r>
+      <w:r w:rsidR="004D3B1F" w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L+H*           </w:t>
+      </w:r>
+      <w:r w:rsidR="004D3B1F" w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D3B1F" w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>L*+H</w:t>
+      </w:r>
+      <w:r w:rsidR="00766EF0" w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D3B1F" w:rsidRPr="00CF2BB3" w:rsidRDefault="001A354D" w:rsidP="00766EF0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>FK_3_2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Melanie und Marlene wollen Mandeln malen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>H-^H%</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>H*                        </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB06A9" w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>L*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF623E" w:rsidRPr="00CF2BB3" w:rsidRDefault="001A354D" w:rsidP="00766EF0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>FK_4_1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Die Rosen sehen so schön aus </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>L-%</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>H*        L+H</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>*  !</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>H*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00CF623E" w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00212368" w:rsidRPr="00CF2BB3" w:rsidRDefault="00212368" w:rsidP="00766EF0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001A354D" w:rsidRPr="00CF2BB3" w:rsidRDefault="001A354D" w:rsidP="00766EF0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>FK_4_2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Die Rosen L-H% sehen so schön aus </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>L-%</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>L+H*                  </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2BB3" w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  L*+H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00212368" w:rsidRPr="00CF2BB3" w:rsidRDefault="00212368">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00513679" w:rsidRPr="00CF2BB3" w:rsidRDefault="00513679">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>JMH_1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00513679" w:rsidRPr="00CF2BB3" w:rsidRDefault="00513679" w:rsidP="00513679">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Im  Bodensee </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009211E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-DE"/>
+        </w:rPr>
+        <w:t>L-H%</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> liegt die malerische Insel Mainau </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-DE"/>
+        </w:rPr>
+        <w:t>L-%</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00513679" w:rsidRPr="00CF2BB3" w:rsidRDefault="00513679">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>L+H*                    L</w:t>
+      </w:r>
+      <w:r w:rsidR="00041E4A" w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>+H*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  H+L*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00513679" w:rsidRPr="00CF2BB3" w:rsidRDefault="00513679">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00513679" w:rsidRPr="00CF2BB3" w:rsidRDefault="00513679">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>JMH_2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00513679" w:rsidRPr="00CF2BB3" w:rsidRDefault="00CF2BB3" w:rsidP="00513679">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
-[...47 lines deleted...]
-        <w:br/>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00513679" w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In   </w:t>
+      </w:r>
+      <w:r w:rsidR="00513679" w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-DE"/>
+        </w:rPr>
+        <w:t>H-</w:t>
+      </w:r>
+      <w:r w:rsidR="00513679" w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und um  Murnau L-% malt es sich ganz besonders gut </w:t>
+      </w:r>
+      <w:r w:rsidR="00513679" w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-DE"/>
+        </w:rPr>
+        <w:t>L-%</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00212368" w:rsidRDefault="00212368" w:rsidP="001B3F80">
+    <w:p w:rsidR="00513679" w:rsidRPr="00CF2BB3" w:rsidRDefault="00513679" w:rsidP="00513679">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
-[...3 lines deleted...]
-          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L*+H      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00041E4A" w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">H+L*                    </w:t>
+      </w:r>
+      <w:r w:rsidR="00041E4A" w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00212368" w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> L*+H</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00212368" w:rsidRPr="00CF2BB3" w:rsidRDefault="00212368" w:rsidP="00513679">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00212368" w:rsidRDefault="00212368" w:rsidP="001B3F80">
+    <w:p w:rsidR="00212368" w:rsidRPr="00CF2BB3" w:rsidRDefault="00212368" w:rsidP="00513679">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
-[...3 lines deleted...]
-          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>JMH_3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00212368" w:rsidRPr="00CF2BB3" w:rsidRDefault="00212368" w:rsidP="00513679">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Melanie und Marlene wollen Mandeln malen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-DE"/>
+        </w:rPr>
+        <w:t>L-H%</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00513679" w:rsidRPr="00CF2BB3" w:rsidRDefault="00212368" w:rsidP="00513679">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">H*          H*           L+H*  </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> L+H*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00212368" w:rsidRPr="00CF2BB3" w:rsidRDefault="00212368" w:rsidP="00513679">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00212368" w:rsidRDefault="00212368" w:rsidP="001B3F80">
+    <w:p w:rsidR="00212368" w:rsidRPr="00CF2BB3" w:rsidRDefault="00212368" w:rsidP="00513679">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
-[...3 lines deleted...]
-          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>JMH_4</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00212368" w:rsidRDefault="00212368" w:rsidP="001B3F80">
+    <w:p w:rsidR="00212368" w:rsidRPr="00CF2BB3" w:rsidRDefault="00212368" w:rsidP="00513679">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
-[...3 lines deleted...]
-          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-DE"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-DE"/>
+        </w:rPr>
+        <w:t>Die Rosen sehen so schön aus</w:t>
+      </w:r>
+      <w:r w:rsidR="00041E4A" w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-DE"/>
+        </w:rPr>
+        <w:t>L-%</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00212368" w:rsidRDefault="00212368" w:rsidP="001B3F80">
+    <w:p w:rsidR="004D3B1F" w:rsidRPr="00CF2BB3" w:rsidRDefault="00212368">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Arial"/>
-[...3 lines deleted...]
-          <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L*+H  L*     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-DE"/>
+        </w:rPr>
+        <w:t>H*</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00212368" w:rsidRDefault="00212368" w:rsidP="001B3F80">
-[...2534 lines deleted...]
-      <w:pgSz w:w="11906" w:h="16838"/>
+    <w:sectPr w:rsidR="004D3B1F" w:rsidRPr="00CF2BB3" w:rsidSect="00CF2BB3">
+      <w:pgSz w:w="16820" w:h="11900" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Courier">
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:altName w:val="Courier New"/>
+    <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="298512B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DA72FFE4"/>
     <w:lvl w:ilvl="0" w:tplc="E4AE7466">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3033,137 +2085,143 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="802819291">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="216"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="172"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001A354D"/>
     <w:rsid w:val="00036BE9"/>
+    <w:rsid w:val="00041E4A"/>
     <w:rsid w:val="000A3429"/>
     <w:rsid w:val="00101121"/>
     <w:rsid w:val="00173390"/>
     <w:rsid w:val="001A354D"/>
     <w:rsid w:val="001B3F80"/>
     <w:rsid w:val="00212368"/>
     <w:rsid w:val="002309A2"/>
     <w:rsid w:val="00237AC7"/>
     <w:rsid w:val="002435C1"/>
     <w:rsid w:val="002C58D6"/>
     <w:rsid w:val="002C6B43"/>
     <w:rsid w:val="00431105"/>
     <w:rsid w:val="00473DEC"/>
     <w:rsid w:val="004D3B1F"/>
     <w:rsid w:val="00513679"/>
     <w:rsid w:val="005D5572"/>
     <w:rsid w:val="005E0046"/>
     <w:rsid w:val="006B2714"/>
     <w:rsid w:val="006B4915"/>
     <w:rsid w:val="00713218"/>
     <w:rsid w:val="00766EF0"/>
     <w:rsid w:val="007C5A55"/>
     <w:rsid w:val="007D6751"/>
+    <w:rsid w:val="008C20D6"/>
     <w:rsid w:val="008C5E0E"/>
     <w:rsid w:val="00904CBB"/>
+    <w:rsid w:val="009211E8"/>
     <w:rsid w:val="009370B3"/>
+    <w:rsid w:val="0098563B"/>
     <w:rsid w:val="00B01182"/>
     <w:rsid w:val="00B06070"/>
     <w:rsid w:val="00B10F07"/>
     <w:rsid w:val="00B45637"/>
     <w:rsid w:val="00BA4A78"/>
     <w:rsid w:val="00BD5C20"/>
     <w:rsid w:val="00C02A1E"/>
     <w:rsid w:val="00C9550D"/>
+    <w:rsid w:val="00CF2BB3"/>
     <w:rsid w:val="00CF623E"/>
     <w:rsid w:val="00D77C71"/>
+    <w:rsid w:val="00DB06A9"/>
     <w:rsid w:val="00DB2876"/>
     <w:rsid w:val="00EF49FF"/>
     <w:rsid w:val="00F03451"/>
     <w:rsid w:val="00F10629"/>
     <w:rsid w:val="00F4464B"/>
     <w:rsid w:val="00F639CE"/>
     <w:rsid w:val="00F8350E"/>
     <w:rsid w:val="00F931C5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="029A62D4"/>
+  <w14:docId w14:val="0129BCBC"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{ADC6CDD5-B2B2-A548-931B-6F3954EBAD3D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3513,50 +2571,51 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
@@ -3622,51 +2681,51 @@
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-DE" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004D3B1F"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-DE" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="5599225">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="622466199">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -5096,78 +4155,78 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>1245</Characters>
+  <Pages>2</Pages>
+  <Words>181</Words>
+  <Characters>1035</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
+  <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1461</CharactersWithSpaces>
+  <CharactersWithSpaces>1214</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>