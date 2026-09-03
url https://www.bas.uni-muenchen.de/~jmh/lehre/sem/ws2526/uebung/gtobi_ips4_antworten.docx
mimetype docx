--- v0 (2025-12-16)
+++ v1 (2026-09-03)
@@ -2,3819 +2,2849 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00900A37" w:rsidRPr="00B804C3" w:rsidRDefault="00900A37" w:rsidP="00900A37">
-[...12 lines deleted...]
-          <w:szCs w:val="36"/>
+    <w:p w:rsidR="007755CA" w:rsidRDefault="007755CA" w:rsidP="00900A37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>gtobi_ips4_antworten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007755CA" w:rsidRDefault="007755CA" w:rsidP="00900A37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00900A37" w:rsidRPr="005C4641" w:rsidRDefault="00900A37" w:rsidP="00900A37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>FK1_1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00900A37" w:rsidRPr="00B804C3" w:rsidRDefault="00900A37" w:rsidP="00900A37">
-[...43 lines deleted...]
-        <w:tab/>
+    <w:p w:rsidR="00900A37" w:rsidRPr="005C4641" w:rsidRDefault="00900A37" w:rsidP="00900A37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sie mögen Limonade </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>L-%</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lieber als Wein </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>L-%</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00900A37" w:rsidRPr="005C4641" w:rsidRDefault="00900A37" w:rsidP="00900A37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00841181">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B804C3" w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B804C3" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>L+</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">H*      </w:t>
+      </w:r>
+      <w:r w:rsidR="0076075D" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L*+H </w:t>
+      </w:r>
+      <w:r w:rsidR="0076075D" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00841181" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="0076075D" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>H+L*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D5644" w:rsidRPr="005C4641" w:rsidRDefault="00B804C3" w:rsidP="00900A37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B804C3" w:rsidRPr="005C4641" w:rsidRDefault="00B804C3" w:rsidP="00900A37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00900A37" w:rsidRPr="005C4641" w:rsidRDefault="00900A37" w:rsidP="00900A37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>FK1_2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00900A37" w:rsidRPr="005C4641" w:rsidRDefault="00900A37" w:rsidP="00900A37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sie mögen </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Limonade</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5328F" w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0076075D" w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>lieber</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> als Wein </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>H-^H%</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00900A37" w:rsidRPr="005C4641" w:rsidRDefault="00900A37" w:rsidP="00900A37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>L*</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5328F" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>+H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          L*</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5328F" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>+</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C5328F" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0076075D" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>+H*       L*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5328F" w:rsidRPr="005C4641" w:rsidRDefault="00657A5D" w:rsidP="00900A37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B82E93" w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B804C3" w:rsidRPr="005C4641" w:rsidRDefault="00B804C3" w:rsidP="00900A37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00900A37" w:rsidRPr="005C4641" w:rsidRDefault="00900A37" w:rsidP="00900A37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>FK2_1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00900A37" w:rsidRPr="005C4641" w:rsidRDefault="00900A37" w:rsidP="00900A37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Marlene und Anja </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>H-</w:t>
+      </w:r>
+      <w:r w:rsidR="00B82E93" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>%</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wandern durch Wälder </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>H-</w:t>
+      </w:r>
+      <w:r w:rsidR="00657A5D" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>%</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und über Felder </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>L-%</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00900A37" w:rsidRPr="005C4641" w:rsidRDefault="00900A37" w:rsidP="00900A37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L*+H     L*       </w:t>
+      </w:r>
+      <w:r w:rsidR="00841181" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidR="00B82E93" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> L*        </w:t>
+      </w:r>
+      <w:r w:rsidR="00C5328F" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00841181" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>L*</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5328F" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00657A5D" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C5328F" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>H+L*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004F20E4" w:rsidRPr="005C4641" w:rsidRDefault="0032538E" w:rsidP="00900A37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00657A5D" w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00657A5D" w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00657A5D" w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B82E93" w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00841181">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00657A5D" w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C4641" w:rsidRPr="005C4641" w:rsidRDefault="005C4641" w:rsidP="00900A37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00900A37" w:rsidRPr="005C4641" w:rsidRDefault="00900A37" w:rsidP="00900A37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>FK2_2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00900A37" w:rsidRPr="005C4641" w:rsidRDefault="00900A37" w:rsidP="00900A37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Marlene und Anja wandern durch Wälder</w:t>
+      </w:r>
+      <w:r w:rsidR="004F20E4" w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004F20E4" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>L-%</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und über Felder</w:t>
+      </w:r>
+      <w:r w:rsidR="004F20E4" w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004F20E4" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>L-%</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00900A37" w:rsidRPr="005C4641" w:rsidRDefault="004F20E4" w:rsidP="00900A37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00841181" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>L*</w:t>
+      </w:r>
+      <w:r w:rsidR="003D0BF5" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    L*+H                          </w:t>
+      </w:r>
+      <w:r w:rsidR="00841181" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>L*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      H+L*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00841181" w:rsidRDefault="003D0BF5" w:rsidP="00900A37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0032538E" w:rsidRPr="005C4641" w:rsidRDefault="003D0BF5" w:rsidP="00900A37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B804C3" w:rsidRPr="005C4641" w:rsidRDefault="00B804C3" w:rsidP="00900A37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B804C3" w:rsidRPr="005C4641" w:rsidRDefault="00B804C3" w:rsidP="00900A37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B804C3" w:rsidRPr="005C4641" w:rsidRDefault="00B804C3" w:rsidP="00900A37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00900A37" w:rsidRPr="005C4641" w:rsidRDefault="00900A37" w:rsidP="00900A37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>FK2_3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00900A37" w:rsidRPr="005C4641" w:rsidRDefault="00900A37" w:rsidP="00900A37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Marlene und Anja </w:t>
+      </w:r>
+      <w:r w:rsidR="004F20E4" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>H-</w:t>
+      </w:r>
+      <w:r w:rsidR="003D0BF5" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>%</w:t>
+      </w:r>
+      <w:r w:rsidR="004F20E4" w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>wandern durch Wälder und über Felder</w:t>
+      </w:r>
+      <w:r w:rsidR="004F20E4" w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004F20E4" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>L-%</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00900A37" w:rsidRDefault="004F20E4" w:rsidP="00900A37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">H*     </w:t>
+      </w:r>
+      <w:r w:rsidR="0076075D" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="0076075D" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                  </w:t>
+      </w:r>
+      <w:r w:rsidR="003D0BF5" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> L*+H    </w:t>
+      </w:r>
+      <w:r w:rsidR="00841181" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>H*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidR="00A1372B" w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00841181" w:rsidRPr="005C4641" w:rsidRDefault="00841181" w:rsidP="00900A37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004F20E4" w:rsidRPr="005C4641" w:rsidRDefault="005C4641" w:rsidP="00900A37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00274002" w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002A1F85" w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B804C3" w:rsidRPr="005C4641" w:rsidRDefault="003D0BF5" w:rsidP="00900A37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B804C3" w:rsidRPr="005C4641" w:rsidRDefault="00B804C3" w:rsidP="00900A37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B804C3" w:rsidRPr="005C4641" w:rsidRDefault="00B804C3" w:rsidP="00900A37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B804C3" w:rsidRDefault="00B804C3" w:rsidP="00900A37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005C4641" w:rsidRDefault="005C4641" w:rsidP="00900A37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005C4641" w:rsidRPr="005C4641" w:rsidRDefault="005C4641" w:rsidP="00900A37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B804C3" w:rsidRPr="005C4641" w:rsidRDefault="00B804C3" w:rsidP="00900A37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00900A37" w:rsidRPr="005C4641" w:rsidRDefault="00900A37" w:rsidP="00900A37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>FK3_1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00900A37" w:rsidRPr="005C4641" w:rsidRDefault="00900A37" w:rsidP="00900A37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>In diesem warmen Meer mag man gerne baden</w:t>
+      </w:r>
+      <w:r w:rsidR="004B3FA3" w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004B3FA3" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>L-%</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00386548" w:rsidRPr="005C4641" w:rsidRDefault="004B3FA3" w:rsidP="00900A37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L*+H     </w:t>
+      </w:r>
+      <w:r w:rsidR="00C5328F" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidR="00841181" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00841181" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>L*+H</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B3FA3" w:rsidRPr="005C4641" w:rsidRDefault="00386548" w:rsidP="00900A37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00900A37" w:rsidRPr="005C4641" w:rsidRDefault="00900A37" w:rsidP="00900A37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B804C3" w:rsidRPr="005C4641" w:rsidRDefault="00B804C3" w:rsidP="00900A37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00900A37" w:rsidRPr="005C4641" w:rsidRDefault="00900A37" w:rsidP="00900A37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>FK3_2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00900A37" w:rsidRPr="005C4641" w:rsidRDefault="00900A37" w:rsidP="00900A37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>In diesem warmen Meer</w:t>
+      </w:r>
+      <w:r w:rsidR="004B3FA3" w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004B3FA3" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>H-%</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mag man gerne baden</w:t>
+      </w:r>
+      <w:r w:rsidR="004B3FA3" w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004B3FA3" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>L-%</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00900A37" w:rsidRPr="005C4641" w:rsidRDefault="004B3FA3" w:rsidP="00900A37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>L*              L*+</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">H  </w:t>
+      </w:r>
+      <w:r w:rsidR="002E68E7" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002E68E7" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00274002" w:rsidRPr="005C4641" w:rsidRDefault="00274002" w:rsidP="00900A37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B804C3" w:rsidRPr="005C4641" w:rsidRDefault="00B804C3" w:rsidP="00900A37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B804C3" w:rsidRPr="005C4641" w:rsidRDefault="00B804C3" w:rsidP="00900A37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00900A37" w:rsidRPr="005C4641" w:rsidRDefault="00900A37" w:rsidP="00900A37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>FK4_1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00900A37" w:rsidRPr="005C4641" w:rsidRDefault="00900A37" w:rsidP="00900A37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Lämmer und Lamas weiden nicht auf den gleichen Wiesen</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA6140" w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA6140" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>L-%</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00900A37" w:rsidRPr="005C4641" w:rsidRDefault="004B3FA3" w:rsidP="00900A37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>H*         H*</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5328F" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA6140" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0076075D" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>L*+</w:t>
+      </w:r>
+      <w:r w:rsidR="005C4641" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B3FA3" w:rsidRPr="005C4641" w:rsidRDefault="007A1090" w:rsidP="00900A37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A1090" w:rsidRPr="005C4641" w:rsidRDefault="007A1090" w:rsidP="00900A37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B804C3" w:rsidRPr="005C4641" w:rsidRDefault="00B804C3" w:rsidP="00900A37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00900A37" w:rsidRPr="005C4641" w:rsidRDefault="00900A37" w:rsidP="00900A37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>FK4_2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B10F07" w:rsidRPr="005C4641" w:rsidRDefault="00900A37" w:rsidP="00900A37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lämmer und Lamas </w:t>
+      </w:r>
+      <w:r w:rsidR="00C5328F" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>H-%</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5328F" w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>weiden nicht auf den gleichen Wiesen</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5328F" w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C5328F" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>L-%</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5328F" w:rsidRPr="005C4641" w:rsidRDefault="00C5328F" w:rsidP="00900A37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L*+H       L*              </w:t>
+      </w:r>
+      <w:r w:rsidR="007A1090" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>L+H*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A1090" w:rsidRPr="005C4641" w:rsidRDefault="009B36BA" w:rsidP="00900A37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B804C3" w:rsidRPr="005C4641" w:rsidRDefault="00B804C3" w:rsidP="00900A37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B804C3" w:rsidRPr="005C4641" w:rsidRDefault="00B804C3" w:rsidP="00900A37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B804C3" w:rsidRPr="005C4641" w:rsidRDefault="00B804C3" w:rsidP="00900A37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007A1090" w:rsidRPr="005C4641" w:rsidRDefault="007A1090" w:rsidP="00900A37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>JMH1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A1090" w:rsidRPr="005C4641" w:rsidRDefault="007A1090" w:rsidP="00900A37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Sie mögen Limonade lieber als Wein</w:t>
+      </w:r>
+      <w:r w:rsidR="0076075D" w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0076075D" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>L-</w:t>
+      </w:r>
+      <w:r w:rsidR="00D92FB3" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>H%</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A1090" w:rsidRPr="005C4641" w:rsidRDefault="00D92FB3" w:rsidP="00900A37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="007755CA" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>L+H*</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA1CB2" w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidR="009B36BA" w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D92FB3" w:rsidRPr="005C4641" w:rsidRDefault="00D92FB3" w:rsidP="00D92FB3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D92FB3" w:rsidRPr="005C4641" w:rsidRDefault="00D92FB3" w:rsidP="00D92FB3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B804C3" w:rsidRPr="005C4641" w:rsidRDefault="00B804C3" w:rsidP="00D92FB3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B804C3" w:rsidRPr="005C4641" w:rsidRDefault="00B804C3" w:rsidP="00D92FB3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B804C3" w:rsidRPr="005C4641" w:rsidRDefault="00B804C3" w:rsidP="00D92FB3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B804C3" w:rsidRPr="005C4641" w:rsidRDefault="00B804C3" w:rsidP="00D92FB3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D92FB3" w:rsidRPr="005C4641" w:rsidRDefault="00D92FB3" w:rsidP="00D92FB3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>JMH2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D92FB3" w:rsidRPr="005C4641" w:rsidRDefault="00D92FB3" w:rsidP="00D92FB3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Marlene</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA1CB2" w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA1CB2" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>L-H</w:t>
+      </w:r>
+      <w:r w:rsidR="000F2B1D" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>%</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und Anja</w:t>
+      </w:r>
+      <w:r w:rsidR="0011494C" w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0011494C" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>L-</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA1CB2" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="0011494C" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>%</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wandern durch Wälder und über Felder.</w:t>
+      </w:r>
+      <w:r w:rsidR="0011494C" w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0011494C" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>L-%</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D92FB3" w:rsidRPr="005C4641" w:rsidRDefault="00D92FB3" w:rsidP="00D92FB3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>L+H*</w:t>
+      </w:r>
+      <w:r w:rsidR="0011494C" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA1CB2" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="0011494C" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L+H* </w:t>
+      </w:r>
+      <w:r w:rsidR="0011494C" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0011494C" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00FA1CB2" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="0011494C" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA1CB2" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>*+H</w:t>
+      </w:r>
+      <w:r w:rsidR="0011494C" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005C4641" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA1CB2" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>L*+H</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0011494C" w:rsidRPr="005C4641" w:rsidRDefault="0011494C" w:rsidP="00D92FB3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B804C3" w:rsidRPr="005C4641" w:rsidRDefault="00B804C3" w:rsidP="00D92FB3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B804C3" w:rsidRDefault="00B804C3" w:rsidP="00D92FB3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005C4641" w:rsidRPr="005C4641" w:rsidRDefault="005C4641" w:rsidP="00D92FB3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B804C3" w:rsidRPr="005C4641" w:rsidRDefault="00B804C3" w:rsidP="00D92FB3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B804C3" w:rsidRPr="005C4641" w:rsidRDefault="00B804C3" w:rsidP="00D92FB3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B804C3" w:rsidRPr="005C4641" w:rsidRDefault="00B804C3" w:rsidP="00D92FB3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0011494C" w:rsidRPr="005C4641" w:rsidRDefault="0011494C" w:rsidP="00D92FB3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>JMH3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0011494C" w:rsidRPr="005C4641" w:rsidRDefault="0011494C" w:rsidP="00D92FB3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In diesem warmen Meer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>L-</w:t>
+      </w:r>
+      <w:r w:rsidR="007755CA" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>%</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mag man gerne baden. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>L-%</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0011494C" w:rsidRPr="005C4641" w:rsidRDefault="0011494C" w:rsidP="00D92FB3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>L+H*</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007755CA" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>!H</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007755CA" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="007755CA" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>!H</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007755CA" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005C4641" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA1CB2" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>L*+H</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A506C6" w:rsidRPr="005C4641" w:rsidRDefault="00A506C6" w:rsidP="00D92FB3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B804C3" w:rsidRPr="005C4641" w:rsidRDefault="00B804C3" w:rsidP="00D92FB3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B804C3" w:rsidRPr="005C4641" w:rsidRDefault="00B804C3" w:rsidP="00D92FB3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B804C3" w:rsidRPr="005C4641" w:rsidRDefault="00B804C3" w:rsidP="00D92FB3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B804C3" w:rsidRPr="005C4641" w:rsidRDefault="00B804C3" w:rsidP="00D92FB3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FA1CB2" w:rsidRPr="005C4641" w:rsidRDefault="00FA1CB2" w:rsidP="00D92FB3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A506C6" w:rsidRPr="005C4641" w:rsidRDefault="00A506C6" w:rsidP="00D92FB3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>JMH4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A506C6" w:rsidRPr="005C4641" w:rsidRDefault="00A506C6" w:rsidP="00D92FB3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lämmer und Lamas weiden nicht </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>auf de</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA1CB2" w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gleichen Wiesen</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00682CB5" w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00682CB5" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>L-%</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A506C6" w:rsidRPr="005C4641" w:rsidRDefault="00682CB5" w:rsidP="00D92FB3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>L*+H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> L*+</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>H  L</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>*+H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005C4641" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA1CB2" w:rsidRPr="007755CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>L*      L+H*</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA1CB2" w:rsidRPr="005C4641">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
-      <w:r w:rsidR="00B804C3">
-[...3594 lines deleted...]
-    <w:sectPr w:rsidR="00682CB5" w:rsidRPr="00B804C3" w:rsidSect="00FA1CB2">
+    </w:p>
+    <w:p w:rsidR="00682CB5" w:rsidRPr="005C4641" w:rsidRDefault="00682CB5" w:rsidP="00D92FB3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00682CB5" w:rsidRPr="005C4641" w:rsidRDefault="00682CB5" w:rsidP="00682CB5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00682CB5" w:rsidRPr="005C4641" w:rsidSect="00FA1CB2">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="16820" w:h="11900" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="851" w:bottom="1440" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="007C0784" w:rsidRDefault="007C0784" w:rsidP="008E653F">
+    <w:p w:rsidR="00582A19" w:rsidRDefault="00582A19" w:rsidP="008E653F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="007C0784" w:rsidRDefault="007C0784" w:rsidP="008E653F">
+    <w:p w:rsidR="00582A19" w:rsidRDefault="00582A19" w:rsidP="008E653F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Courier">
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:altName w:val="Courier New"/>
+    <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="007C0784" w:rsidRDefault="007C0784" w:rsidP="008E653F">
+    <w:p w:rsidR="00582A19" w:rsidRDefault="00582A19" w:rsidP="008E653F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="007C0784" w:rsidRDefault="007C0784" w:rsidP="008E653F">
+    <w:p w:rsidR="00582A19" w:rsidRDefault="00582A19" w:rsidP="008E653F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="-1227212434"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w:rsidR="008E653F" w:rsidRDefault="008E653F" w:rsidP="0075520C">
         <w:pPr>
           <w:pStyle w:val="Header"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
@@ -3822,51 +2852,51 @@
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w:rsidR="008E653F" w:rsidRDefault="008E653F" w:rsidP="008E653F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="-1957564708"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w:rsidR="008E653F" w:rsidRDefault="008E653F" w:rsidP="0075520C">
         <w:pPr>
           <w:pStyle w:val="Header"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
@@ -3887,51 +2917,51 @@
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w:rsidR="008E653F" w:rsidRDefault="008E653F" w:rsidP="008E653F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="230700A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D3BEB280"/>
     <w:lvl w:ilvl="0" w:tplc="49C43724">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Courier" w:cs="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4122,161 +3152,167 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="11160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1758479187">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="355077548">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="124"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="172"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00900A37"/>
     <w:rsid w:val="000F2B1D"/>
     <w:rsid w:val="00101121"/>
     <w:rsid w:val="0011494C"/>
     <w:rsid w:val="00173390"/>
     <w:rsid w:val="001D5644"/>
     <w:rsid w:val="002435C1"/>
     <w:rsid w:val="00244166"/>
     <w:rsid w:val="00274002"/>
     <w:rsid w:val="002A1F85"/>
     <w:rsid w:val="002C6B43"/>
     <w:rsid w:val="002E68E7"/>
     <w:rsid w:val="002F3EBA"/>
     <w:rsid w:val="0032538E"/>
     <w:rsid w:val="00386548"/>
     <w:rsid w:val="003D0BF5"/>
     <w:rsid w:val="0042075E"/>
     <w:rsid w:val="00431105"/>
     <w:rsid w:val="0043565C"/>
     <w:rsid w:val="004B3FA3"/>
+    <w:rsid w:val="004B4011"/>
     <w:rsid w:val="004F20E4"/>
+    <w:rsid w:val="00582A19"/>
+    <w:rsid w:val="005C4641"/>
     <w:rsid w:val="005D5572"/>
     <w:rsid w:val="005E0046"/>
     <w:rsid w:val="00657A5D"/>
     <w:rsid w:val="00682CB5"/>
     <w:rsid w:val="006A728E"/>
     <w:rsid w:val="006B2714"/>
     <w:rsid w:val="006B4915"/>
     <w:rsid w:val="0076075D"/>
+    <w:rsid w:val="007755CA"/>
     <w:rsid w:val="007A1090"/>
     <w:rsid w:val="007C0784"/>
     <w:rsid w:val="007C5A55"/>
     <w:rsid w:val="007D6751"/>
+    <w:rsid w:val="00841181"/>
     <w:rsid w:val="00882D6D"/>
     <w:rsid w:val="008C5E0E"/>
     <w:rsid w:val="008E653F"/>
     <w:rsid w:val="00900A37"/>
     <w:rsid w:val="00904CBB"/>
     <w:rsid w:val="009370B3"/>
     <w:rsid w:val="00944F88"/>
     <w:rsid w:val="00945762"/>
+    <w:rsid w:val="0098563B"/>
     <w:rsid w:val="009B36BA"/>
     <w:rsid w:val="00A1372B"/>
     <w:rsid w:val="00A506C6"/>
     <w:rsid w:val="00A70EA1"/>
     <w:rsid w:val="00B01182"/>
     <w:rsid w:val="00B06070"/>
     <w:rsid w:val="00B10F07"/>
     <w:rsid w:val="00B45637"/>
     <w:rsid w:val="00B804C3"/>
     <w:rsid w:val="00B82E93"/>
     <w:rsid w:val="00BA4A78"/>
     <w:rsid w:val="00BD5C20"/>
     <w:rsid w:val="00C5328F"/>
     <w:rsid w:val="00D77C71"/>
     <w:rsid w:val="00D92FB3"/>
     <w:rsid w:val="00E61891"/>
     <w:rsid w:val="00F639CE"/>
     <w:rsid w:val="00F8350E"/>
     <w:rsid w:val="00F931C5"/>
     <w:rsid w:val="00FA1CB2"/>
     <w:rsid w:val="00FA6140"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="20EC7BE4"/>
+  <w14:docId w14:val="4BC2A9A0"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F47F194B-37C6-494C-86BF-F76806068EC1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4705,51 +3741,51 @@
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E653F"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008E653F"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -5014,77 +4050,77 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>1340</Characters>
+  <Pages>3</Pages>
+  <Words>225</Words>
+  <Characters>1283</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>268</Lines>
-  <Paragraphs>87</Paragraphs>
+  <Lines>10</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1569</CharactersWithSpaces>
+  <CharactersWithSpaces>1505</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>